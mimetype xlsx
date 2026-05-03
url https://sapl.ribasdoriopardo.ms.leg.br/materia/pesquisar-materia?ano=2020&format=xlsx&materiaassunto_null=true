--- v0 (2026-01-30)
+++ v1 (2026-05-03)
@@ -51,1338 +51,1338 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>PLOe</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário (Iniciativa do Executivo)</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PREF.</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/1/projeto_de_lei_of._no_024.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/1/projeto_de_lei_of._no_024.2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o reajuste anual do piso nacional concedido aos profissionais da educação básica e dá outras providencias."</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o quantitativo de vagas do Anexo IV da Lei nº 976, de 26/12/2011 - Estatuto do Magistério - Tabela 1 -Cargos de Provimento Efetivo - Grupo Ocupacional do Magistério - MAG - Professor de Educação Básica.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Projeto de Lei n° 19, de 01 de agosto de 2019, que dispõe sobre a doação de terreno urbano e determina outras providências (Maurício Santino de Goes), de autoria do Executivo Municipal; (Segunda Discussão e votação).</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/63/projeto_lei_no_006_de_01.06.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/63/projeto_lei_no_006_de_01.06.2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentárias para o exercício de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/64/projeto_lei_do_executivo_no007_de_09.06.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/64/projeto_lei_do_executivo_no007_de_09.06.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007, de 09 de junho de 2020, que autoriza o Poder Executivo a efetuar a abertura de Crédito Adicional Suplementar no Orçamento Anual do Município de Ribas do Rio Pardo para o exercício de 2020 e dá outras providências, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/71/proj._lei_08.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/71/proj._lei_08.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar a  abertura de Crédito Adicional Suplementar no Orçamento Anual do Município  de Ribas do Rio Pardo - MS para o Exercício de 2020, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Paulo Cesar Lima Silveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/127/projeto_lei_orcamentaria_anual_no_10.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/127/projeto_lei_orcamentaria_anual_no_10.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 010/2020, de 16 de setembro de 2020, estima a receita e fixa a despesa do Município de Ribas do Rio Pardo – MS, para o Exercício de_x000D_
 2021, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/121/projeto_de_lei_.012.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/121/projeto_de_lei_.012.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2020, de 17 de novembro de 2020, dispõe sobre o parcelamento do solo rural para loteamento/Condomínio- Chacreamento no Município de Ribas do Rio pardo e dá outras providências, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_013.2020_executivo.docx</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_013.2020_executivo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 013/2020, de 01 de dezembro de 2020, que autoriza o Poder Executivo a abertura de Crédito Adicional Suplementar no Orçamento_x000D_
 Anual do Município de Ribas do Rio pardo – MS, para o exercício de 2020, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/129/projeto_de_lei_muncipal_no_014.2020.docx</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/129/projeto_de_lei_muncipal_no_014.2020.docx</t>
   </si>
   <si>
     <t>Projeto de Lei n° 014/2020, de 09 de dezembro de 2020, que dispõe sobre a correção anual dos vencimentos dos servidores ativos e inativos do Poder_x000D_
 executivo Municipal e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/17/projeto_de_lei_019.2019.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/17/projeto_de_lei_019.2019.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DOAÇÃO DE TERRENO URBANO E DETERMINA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PLOl</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (iniciativa do Leg)</t>
   </si>
   <si>
     <t>Luiz do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_de_lei_01.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_de_lei_01.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 01, de 17 de março de 2020, institui o Programa de proteção de mulheres vítima de violência doméstica e familiar do Município_x000D_
 de Ribas do Rio Pardo – MS, de autoria do vereador Luiz Antônio Fernandes Ribeiro -PTB;</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_02.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_02.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 02, de 17 de março de 2020, institui o Programa Tempo de Despertar, que dispõe sobre a reflexão, conscientização e responsabilização dos autores de violência doméstica e grupos reflexivos de homens, no Município de Ribas do Rio Pardo – MS, de autoria do vereador Luiz Antônio. Fernandes Ribeiro -PTB;</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Lucy Duarte</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_no_03._07.05.2020_vereadora_lucimar.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_no_03._07.05.2020_vereadora_lucimar.pdf</t>
   </si>
   <si>
     <t>"Dispõe em caráter excepcional sobre a suspensão do cumprimento de obrigações financeiras referentes a empréstimos consignados contraídos por servidores públicos municipais, pelo prazo de 90 dias, e dá outras providências".</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_004_paulo_henrique.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_004_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO O RECONHECIMENTO A ATIVIDADE RELIGIOSA COMO ESSENCIAL PARA A POPULAÇÃO DO MUNICÍPIO DE RIBAS DO RIO PARDO EM TEMPOS DE CRISE OCASIONADA PELA PANDEMIA DA COVID-19.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/37/projeto_de_lei_no05_de_26.05.2020_luiz_antonio_ribeiro.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/37/projeto_de_lei_no05_de_26.05.2020_luiz_antonio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Institui o Programa o Programa de proteção de mulheres vítima de violência doméstica e familiar do Município de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/38/projeto_de_lei_06.2020_luiz_antonio_1.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/38/projeto_de_lei_06.2020_luiz_antonio_1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Tempo de Despertar, que dispõe sobre a reflexão, conscientização e responsabilização dos autores de violência doméstica e grupos reflexivos de homens, no município de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/39/projeto_de_lei_07.2020_anderson_arry.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/39/projeto_de_lei_07.2020_anderson_arry.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal do Controle de Natalidade de Cães e Gatos e dá outras providências"</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Nayara Oliveira, Professora Sônia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/74/proj._lei_legisl._08.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/74/proj._lei_legisl._08.2020.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade  pública Igrejas e Templos de todos os Cultos e dá outras providências, de  autoria das Vereadoras Nayara de Oliveira Pereira - PSDB e Sônia Maria de Oliveira Passos - PSDB.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/86/projeto_de_lei_no_09.2020_casa_legislativa_paulo_h.pereira.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/86/projeto_de_lei_no_09.2020_casa_legislativa_paulo_h.pereira.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09, de 25 de agosto de 2020, que altera a Lei Complementar nº 116/08, que foi modificada pela Lei nº 287 /16, que dispõe sobre a proibição da utilização de cerol ou qualquer outro tipo de material  cortante nas linhas de pipas ou similares no âmbito do Município de Ribas do Rio Pardo - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/123/projeto_de_lei__legisl._no_10.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/123/projeto_de_lei__legisl._no_10.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°010/2020, de 17 de novembro de 2020, Altera a Lei Municipal n°1.123 de 17 de abril de 2019, que institui o Plano de Cargos e Vencimentos dos Servidores Públicos do quadro da Câmara Municipal de Ribas do Rio pardo – MS e dá outras providências, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Professora Sônia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/124/projeto_de_lei_legisl._no_011.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/124/projeto_de_lei_legisl._no_011.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°011/2020, de 17 de novembro de 2020, Concede Título de Cidadão Honorário Riopardense ao Profissional em montaria em Touro José Vitor Leme e dá outras providências.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Vereador Paulo da Pax, Lourenço, Paulinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_no._012.2020_legislativo.docx</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_no._012.2020_legislativo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei n°. 012/2020, de 14 de dezembro de 2020, que aplica revisão geral anual aos vencimentos mensais da Câmara Municipal e dá outras_x000D_
 providências, de autoria da Mesa Diretora;</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PLCe</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (iniciativa Exec.)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/56/projeto_lei_no001_de_18.03.2020_parecer_no_03.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/56/projeto_lei_no001_de_18.03.2020_parecer_no_03.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001, de 18  de março de 2020, que altera a Lei Complementar nº 11 /2014 de 16 de setembro de 2014, amplia e cria novos cargos e dá outras providências, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/72/proj._lei_complementar_03.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/72/proj._lei_complementar_03.2020.pdf</t>
   </si>
   <si>
     <t>Institui  o Programa de Adoção de Praças Públicas, e de Esportes e áreas verdes e  estabelece seus objetivos e Processos, suas espécies e limitações das _x000D_
 responsabilidades e dos benefícios dos adotantes, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/73/proj._lei_compl._04.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/73/proj._lei_compl._04.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Pavimentação Urbana Comunitário PUC no Município de Ribas do Rio Pardo - MS e dá outras providências, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_complementar_no05_executivo_municipal.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_complementar_no05_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 005, de 25 de maio de 2020, que dispõe sobre a alteração do artigo 2º da Lei Municipal 931 /201 O, dando nova redação_x000D_
 ao inciso Primeiro (1) do Artigo 8° da Lei Municipal nº 428/1987, e acrescenta o Parágrafo Primeiro (§ 1 º) e incisos, acrescido da alteração do Parágrafo_x000D_
 Único, que passa a denominar-se Parágrafo Segundo, sem alteração de sua redação, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/87/projeto_de_lei__complementar_no_09.2020_poder_executivo945.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/87/projeto_de_lei__complementar_no_09.2020_poder_executivo945.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA DE RENEGOCIAÇÃO DE DIVIDAS TRIBUTARIAS PARA PESSOAS FÍSICAS E JURÍDICAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/122/projeto_de__lei_complementar_11.10.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/122/projeto_de__lei_complementar_11.10.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n°011/2020, de 11 de novembro de 2020, altera a Lei Complementar nº 006 de 28 de dezembro de 2010, que institui o Código Tributário Municipal e dá outras providências, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Presidência da Câmara - PRC</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/101/projeto_de_resolucao_01.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/101/projeto_de_resolucao_01.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 01, de 22 de setembro de 2020, que dispõe sobre os critérios para a avaliação de desempenho dos servidores em estágio probatório do Poder Legislativo do Município de Ribas do Rio pardo – MS, e dá outras providências, de autoria da Mesa Diretora deste Poder Legislativo.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Robertão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/7/ind.01.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/7/ind.01.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 001/2020, indica ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo Prefeito Municipal ao Ilustríssimo Senhor Ivo Okasaki,_x000D_
 Digníssimo Coordenador Municipal de Vigilância em Saúde e ao Ilustríssimo Senhor Dr. Geraldo Rezende, Digníssimo Secretário Estadual de Saúde, para_x000D_
 que seja disponibilizado para o nosso Município a pulverização de inseticida através do carro de Ultra Baixo Volume (UBV), popularmente conhecido como carro fumacê, de autoria do Vereador Sebastião Roberto Collis - MDB;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/8/ind.02.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/8/ind.02.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002/2020, indica ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo Prefeito Municipal, com cópia ao Secretário Municipal de_x000D_
 Obras e Infraestrutura, reiterando Indicações de números 165/2017, 036/2018, 001/2019, 091/2019 e a 117/2019, solicitando a construção de uma ponte sobre o córrego na Rua José dos Santos no Bairro Centro Velho em nossa cidade, de autoria da Vereadora Lucimar Rosa de Campos - PATRIOTA</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/9/ind.003.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/9/ind.003.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 003/2020, indica ao Ilustríssimo senhor Nilson Pereira de Góis, Digníssimo Secretário Municipal de Obras e Infraestrutura, quanto a_x000D_
 possibilidade de despejar um caminhão de areia na quadra de Esportes do Parque dos Ipês, de autoria do Vereador Paulo Henrique Pereira da Silva - PL;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/10/ind.04.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/10/ind.04.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 004/2020, indica ao Ilustríssimo senhor Nilson Pereira de Góis, Digníssimo Secretário Municipal de Obras e lnfraestrutura e ao Secretário_x000D_
 Municipal de Administração, quanto a possível reforma dos sanitários da Secretaria Municipal de Obras, de autoria do Vereador Paulo Henrique Pereira_x000D_
 da Silva - PL;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/11/ind.05.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/11/ind.05.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 005/2020, indica ao Ilustríssimo senhor Nilson Pereira de Góis, Digníssimo Secretário Municipal de Obras e Infraestrutura, quanto a limpeza dos Bairros da Cidade, de autoria da Vereadora Sônia Maria de OliveiraPassos - PSDB;</t>
   </si>
   <si>
     <t>Fabiana Galvão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/12/ind.06.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/12/ind.06.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 006/2020, indica ao Ilustríssimo senhor Nilson Pereira de Góis, Digníssimo Secretário Municipal de Obras e Infraestrutura, quanto a viabilidade de revitalização e manutenção de praças em nosso município, localizada na Rua Milton Santana, Bairro Jabour e Praça localizada na Rua Júlio Viana, Praça dos Ipês, de autoria da Vereadora Fabiana Galvão - PATRIOTA;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/13/ind.07.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/13/ind.07.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2020, indica ao Ilustríssimo senhor Nilson Pereira de Góis, Digníssimo Secretário Municipal de Obras e Infraestrutura, quanto a limpeza no terreno do prédio público "CRAS" situado na Avenida Alentino Souza de Oliveira, no Parque Estoril Ill, de autoria do Vereador Anderson Arry_x000D_
 Januário Guimarães - PATRIOTA;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/14/ind.08.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/14/ind.08.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2020, indica ao Ilustríssimo senhor Nilson Pereira de Góis, Digníssimo Secretário Municipal de Obras e Infraestrutura, quanto a manutenção e limpeza da Praça do Parque Estoril III, de autoria do Vereador Anderson Arry Januário Guimarães - PATRIOTA;</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/15/ind.09.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/15/ind.09.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2020, indica ao Ilustríssimo senhor Nilson Pereira de Góis, Digníssimo Secretário Municipal de Obras e Infraestrutura, quanto a_x000D_
 manutenção e limpeza da Praça da Cohab, de autoria do Vereador Anderson Arry Januário Guimarães - PATRIOTA;</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/24/ind.11.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/24/ind.11.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, dispensada as formalidades regimentais, depois de ouvido o Colendo Plenário, que seja enviado ao Deputado Estadual, a viabilidade de prover um novo Fardamento para Unidade do Serviço de Atendimento Móvel de Emergência (SAMU) de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Lourenço</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/25/ind.12.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/25/ind.12.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, dispensada as formalidades regimentais, depois de ouvido o Colendo Plenário, que seja enviado ao Secretário Municipal de Obras, a possibilidade de Construir um ponto de ônibus no Bairro São Sebastião, nesta.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/26/ind.13.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/26/ind.13.pdf</t>
   </si>
   <si>
     <t>Solicito à Mesa, dispensada as formalidades regimentais, depois de ouvido o Colendo Plenário, que seja enviado a Secretário Municipal de Obras, a possibilidade de Patrolamento em Estradas Vicinais da Zona Rural, neste Município.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Solicito à Mesa, dispensada as formalidades regimentais, depois de ouvido o Colendo Plenário, que seja enviado ao Secretário Municipal de Obras, a possibilidade de Patrolamento em Estradas Vicinais da Zona Rural, neste Município.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Paulinho Machado</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/28/ind.16.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/28/ind.16.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo Prefeito Municipal e ao Ilustríssimo Senhor Nilson Pereira_x000D_
 de Góis, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a viabilização de cascalhamento no trecho BR 262 até o Balneário Mantena em nosso Município, de autoria do Vereador Paulo Sézio Machado - MDB;</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/29/ind.16.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/29/ind.16.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Jamilson Name, Digníssimo Deputado Estadual, com cópia ao Ilustríssimo Senhor Murilo Zauith, Digníssimo Secretário Estadual de Obras do Estado de Mato Grosso do Sul, solicitando patrolamento na estrada MS 340 no percurso de Ribas do Rio Pardo – MS a Usina Hidrelétrica Mimoso e a manutenção nas pontes dos córregos Engano, São Felix e Barreiro, de autoria do Vereador Lourenço José da Silva - PL;</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/30/ind._17.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/30/ind._17.pdf</t>
   </si>
   <si>
     <t>Indica a Ilustríssima Senhora Helenice Regina de Arruda Falcão, Digníssima Secretária Municipal de Saúde, solicitando a possibilidade de instalação de trocadores de fraldas nas unidades de saúde do nosso Município, de autoria do Vereador Anderson Arry Januário Guimarães - PRP;</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Nayara Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_no_19.2020_nayara_pereira.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_no_19.2020_nayara_pereira.pdf</t>
   </si>
   <si>
     <t>"Indicação direcionada ao Prefeito Municipal Paulo Cesar Silveira Lima com cópia ao Secretário Municipal de Obras Bartolomeu Pacheco para Iluminação estrada Pedreira.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_no_20.2020_paulo_henrique.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_no_20.2020_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Indicação direcionada ao Excelentíssimo Coordenador de Atendimento da empresa Energisa Distribuidora de Energia S.A em MS, Diam Cleiton de Brito, solicitando a rede de energia da Rua Joaquim Lopes da Silva Filho, Vila Noroeste.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Boca de Lata</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_no_21_carlos_cesar.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_no_21_carlos_cesar.pdf</t>
   </si>
   <si>
     <t>"Indico ao excelentíssimo Prefeito Municipal, Sr. Paulo César Lima Silveira e ao excelentíssimo Secretário de Obras, Sr. Bartolomeu Pacheco dos_x000D_
 Santos Filho, para que sejam construídas as guias de meio fio da rua Delminda Coelho no bairro Jardim Ouro Verde".</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_no22_carlos_cesar.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_no22_carlos_cesar.pdf</t>
   </si>
   <si>
     <t>"Indico ao Excelentíssimo Prefeito Municipal, Senhor Paulo César Lima Silveira e a Secretária Municipal de Saúde Sra. Helenice Regina de Arruda Falcão, para que seja feito a reforma e manutenção da cobertura para garagem do hospital 19 de Março".</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_no_23_carlos_cesar.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_no_23_carlos_cesar.pdf</t>
   </si>
   <si>
     <t>Indico ao excelentíssimo Secretário Municipal de Obras Sr. Bartolomeu Pacheco dos Santos Filho com cópias para o excelentíssimo Prefeito Municipal Sr._x000D_
 Paulo César Lima Silveira, e para o excelentíssimo Diretor Presidente da AGESUL Sr. Luís Roberto Martins de Araújo para que sejam construídos alguns redutores  de velocidade na MS 340 Km 4, nas proximidades do polo Industrial Mimoso".</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_no_24.2020_lourenco_jose.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_no_24.2020_lourenco_jose.pdf</t>
   </si>
   <si>
     <t>Indicação direcionada ao Excelentíssimo Secretário de Obras Bartolomeu Pacheco dos Santos Filho sobre a Reforma da Ponte da área rural.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_no025_anderson_arry.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_no025_anderson_arry.pdf</t>
   </si>
   <si>
     <t>"Indicação direcionada ao limo. Coordenador de Cultura Sr. Moacir Ferreira Peixoto, com cópias ao Exmo. Sr. Prefeito Paulo César Lima Silveira para_x000D_
 possibilidade de instalação de um memorial de Ribas do Rio Pardo".</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_no_026.2020_fabiana_galvao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_no_026.2020_fabiana_galvao.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal! de Obras e infraestrutura, a compra de ferramentas para limpeza e viabilidade de urna lixeira para a Praça Municipal Santos Dumont. de_ autoria da. Vereadora Fabiana Silveira Galvão -MDB;</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_no_027.2020_carlos_cesar_lopes.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_no_027.2020_carlos_cesar_lopes.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Bartolomeu Pacheco dos Santos Filho, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Excelentíssimo Senhor Paulo· Cesar Lima Silveira, Digníssimo Prefeito Municipal, solicitando para que seja feito o patrolamento da estrada paralelo a BR 262 que liga a antiga Maseal até a Serraria JJR, de autoria do Vereador Carlos César Lopes - DEM.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_no_028.2020_carlos_cesar_lopes.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_no_028.2020_carlos_cesar_lopes.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Diógenes José Martins Marques, Digníssimo Secretário· Municipal de Desenvolvimento Econômico com cópia ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo Prefeito Municipal, solicitando para que seja feito com urgência as remarcações dos lotes do Núcleo Industrial Rio Center, de autoria do Vereador Carlos César Lopes - DEM.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Professora Sônia, Fabiana Galvão, Lucy Duarte, Nayara Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_no_029.2020_vereadoras_sonia_fafiana_galvai_lucimar_rosa_e_nayara_pereira.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_no_029.2020_vereadoras_sonia_fafiana_galvai_lucimar_rosa_e_nayara_pereira.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo- Prefeito Municipal e ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a possibilidade de retorno das transmissões dos canais de televisão, como TV Aparecida, Canção Nova e  outros que antes eram transmitidos, de autoria das Vereadoras Sônia-Maria de Oliveira Passos - PSDB, Fabiana Silveira Galvão -MDB, Lucimar Rosa de· Campos _ PSOL e Nayara de Oliveira Pereira - PSDB.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_no030.2020_fabiana_galvao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_no030.2020_fabiana_galvao.pdf</t>
   </si>
   <si>
     <t>Indicação a Ilustríssima Senhora Helenice Regina de Arruda Falcão, Digníssima Secretária Municipal de Saúde, indica a manutenção, ou compra de um Freezer para armazenamento de corpos de animais.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_no031.2020_anderson.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_no031.2020_anderson.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Rodrigo Santana Hartelsberger, Digníssimo Diretor Municipal de Trânsito, indicar melhorias de sinalização horizontal das vias públicas do nosso município,</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/78/ind.32.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/78/ind.32.2020.pdf</t>
   </si>
   <si>
     <t>Instalar uma rede com postes de luz na Rua Abraão Maluf, Bairro jabour em nossa cidade.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/79/ind.33.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/79/ind.33.2020.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feito algumas alterações na estrutura na rotatória da BR 262 que está no perímetro urbano do nosso município.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/80/ind.34.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/80/ind.34.2020.pdf</t>
   </si>
   <si>
     <t>Solicita que se faça um levantamento das grelhas quebradas sobre as bocas de lobo (bueiro) na cidade.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/81/ind.35.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/81/ind.35.2020.pdf</t>
   </si>
   <si>
     <t>Providenciar o prolongamento da rede de energia elétrica nas Ruas Abrão Maluf e Rafael Magalhães.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/82/ind.36.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/82/ind.36.2020.pdf</t>
   </si>
   <si>
     <t>Solicito que viabilize obras de adaptação na Praça Santos  Dumont proporcionando a acessibilidade as pessoas com deficiência ou mobilidade reduzida.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/83/ind.37.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/83/ind.37.2020.pdf</t>
   </si>
   <si>
     <t>Solicito informações referente a Operação Tapa Buracos em nossa cidade.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/84/ind._39.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/84/ind._39.2020.pdf</t>
   </si>
   <si>
     <t>Solicito que tome providências em relação as Ruas Vitorino Marques e a Rua  Cicero  Ciriaco Queiroz, Bairros Nossa Senhora da Conceição II e Jardim dos Trabalhadores em nossa cidade.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/90/ind._40.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/90/ind._40.2020.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando para que seja realizado obras de reforma e manutenção urgente da Casa de Velório Municipal.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/91/ind._41.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/91/ind._41.2020.pdf</t>
   </si>
   <si>
     <t>Indicação  referentes aos postes de iluminação pública da Rua João Barbosa de Oliveira no Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/92/ind.42.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/92/ind.42.2020.pdf</t>
   </si>
   <si>
     <t>Indicação para a manutenção da estrada que dá acesso ao Distrito Bálsamo e condomínio rural Melodia.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/95/ind._43.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/95/ind._43.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 043/2020, solicita ao Ilustríssimo Senhor Adriano Nogueira, Digníssimo Secretário Municipal de Administração, sobre uma maior divulgação dos decretos relacionados ao COVID 19.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/96/ind._44.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/96/ind._44.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 044/2020, solicita ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo Prefeito Municipal, no sentido que seja denominado um logradouro do Município em um novo loteamento venha ser construído, com o nome da dona Brazilina Cavalcante dos Anjos.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/98/ind._45.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/98/ind._45.2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor de Departamento de Trânsito Senhor Rodrigo Hartelsberges a retirada da placa de sinalização que se encontra no chão, entre a Avenida das Bandeiras e Rua Eliziário Paim, e demais que se encontram na mesma situação em outras localidades.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/99/ind._46.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/99/ind._46.2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, referente a iluminação e Patrolamento citados.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/100/ind._47.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/100/ind._47.2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Desenvolvimento Econômico Senhor Diógenes Marques, a limpeza do Parque dos Ipês I e II,assim como também suas imediações.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/103/ind._48.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/103/ind._48.2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Excelentíssimo Prefeito _x000D_
 Municipal e ao Secretário Municipal de Desenvolvimento Econômico, a restauração da lixeira comunitária rural localizada nas proximidades do Balneário Mantena.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/104/ind._49.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/104/ind._49.2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, quanto a manutenção ou troca de brinquedos no parque de diversão no Bairro Alvorada em nossa cidade.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/108/ind._50.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/108/ind._50.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 050/2020, solicita ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, quanto a possibilidade de nivelar a Avenida Aureliano Moura Brandão no cruzamento com a BR 262 na rotatória de entrada da cidade.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/109/ind._51.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/109/ind._51.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n° 051/2020, solicita ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, para que seja disponibilizada a coleta de lixo 3 vezes por semana e que seja viabilizada a instalação de iluminação pública nas ruas de acesso ao bairro Jardim dos Estados.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/111/ind._52.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/111/ind._52.2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor de Departamento de Trânsito Senhor Rodrigo Hartelsberger a colocação de placa com nome correto na Avenida Jesuíno Álvares de Barros esquina com a Rua Valdecir Ramos.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/112/ind._53.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/112/ind._53.2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras e Infraestrutura Senhor Bartolomeu Pacheco dos Santos Filho, com cópia ao Excelentíssimo Senhor Prefeito Municipal, para que seja feito o patrolamento na estrada entre o Rio Botas até a ponte do Rio Pardo.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/113/ind._54.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/113/ind._54.2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras e Infraestrutura Senhor Bartolomeu Pacheco dos Santos Filho, solicitando em caráter de urgência a colocação das lâmpadas nos postes do Bairro Jardim dos Estados (Lote Urbanizado).</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/115/ind._55.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/115/ind._55.2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras e Infraestrutura Senhor Bartolomeu Pacheco dos Santos Filho, solicitando a instalação de dois braços para iluminação pública nos postes da rede elétrica do Distrito Bálsamo próxima a entrada para o Assentamento Melodia.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/120/ind._56.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/120/ind._56.2020.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Renato Câmara, Digníssimo Deputado Estadual pelo Partido Movimento Democrático Brasileiro – MDB, quanto a possível instalação de uma Agência ou Posto de atendimento de serviços da Caixa Econômica Federal neste Município.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/126/ind._57.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/126/ind._57.2020.pdf</t>
   </si>
   <si>
     <t>Indicação n°057/2020, indica ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, o patrolamento de_x000D_
 todas as ruas não pavimentadas da cidade</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_de_pesar_n._01.20.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_de_pesar_n._01.20.pdf</t>
   </si>
   <si>
     <t>Moção n° 01/2020, Requer que seja enviado Moção de Pesar a Ilustríssima família do saudoso Senhor Carlos Liberali pelo seu falecimento ocorrido no dia _x000D_
 ocorrido no dia 29 de agosto de 2020.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Anderson, Lucy Duarte</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/125/mocao_no_03.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/125/mocao_no_03.2020.pdf</t>
   </si>
   <si>
     <t>Moção n°03/2020, congratulações ao Profissional em montarias em Touro José Vitor Leme (Vitinho).</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/2/req.001.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/2/req.001.2020.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 001/2020, requer ao Ilustríssimo senhor Renato Moura Collis, Digníssimo Secretário Municipal de Educação, informações sobre a_x000D_
 linha do Transporte Escolar da Fazenda Retirinho neste Município, de autoria do Vereador Paulo Henrique Pereira da Silva - PL;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/3/req.02.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/3/req.02.2020.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 002/2020, requer ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo Prefeito Municipal e ao Ilustríssimo Senhor Edson_x000D_
 Seki, Digníssimo Secretário Municipal de Administração, referentes a reiterações quanto a Requerimentos apresentados de minha autoria, de autoria da Vereadora Nayara de Oliveira Pereira - PSB;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/5/req.03.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/5/req.03.2020.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 003/2020, requer ao Ilustríssimo senhor Nilson Pereira de Góis, Digníssimo Secretário Municipal de Obras e Infraestrutura sobre a_x000D_
 falta de combustível para os maquinários executarem suas tarefas, de autoria da Vereadora Sônia Maria de Oliveira Passos - PSDB;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/6/req.04.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/6/req.04.2020.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 004/2020, requer ao Ilustríssimo senhor Renato Moura Collis, Digníssimo Secretário Municipal de Educação, informações a respeito_x000D_
 da entrega de merenda escolar da Escola Municipal [racy de Almeida - ISA, assim como também cópias do processo licitatório, notas fiscais e depósitos para a Empresa vencedora, de autoria da Vereadora Sônia Maria de Oliveira Passos - PSDB;</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/18/req.05.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/18/req.05.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, nos termos regimentais, depois de ouvido o colendo plenário, que seja enviado expediente ao Prefeito Municipal. Requeiro cópia de todo processo da Brigada do Corpo de Bombeiros em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/19/req.06.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/19/req.06.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Excelentíssimo Prefeito Municipal Paulo  Cesar  Lima Silveira e ao Secretário de Administração Edson Seki referente a Emenda Impositiva ao Orçamento, Forma de atendimento aos usuários do ORAS e Monitor de Oficina de Arte.</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/23/req.07.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/23/req.07.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa e ao Colendo Plenário para que seja encaminhada cópia ao Exmo. Senhor Prefeito Municipal: Paulo  Cesar  Lima Silveira, para que seja encaminhada a essa Casa de Leis Prestação de Contas do período de 01/01/2019 à 01/03/2020, constando os seguintes documentos: _x000D_
 - Cópia do borderô das folhas de pagamentos que são encaminhadas para os bancos;- Cópia dos contratos celebrados por essa administração, juntamente com cópia de cheques emitidos; - Cópia dos processos licitatórios; - Cópia das atas de Prestações de Contas de todos Fundos Municipais, assim como também cópias de contratos e cheques; - Cópia de extratos das operações e aplicações financeiras.</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/21/req.08.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/21/req.08.pdf</t>
   </si>
   <si>
     <t>"Requer a Ilma. Sra. Secretária Municipal de Saúde Helenice Regina de Arruda Falcão com cópias ao Exm°. Sr. Prefeito Municipal Sr. Paulo César Lima Silveira, informações sobre a possibilidade de funcionamento da Unidade Básica de Saúde até as 22h".</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/22/req.09.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/22/req.09.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Excelentíssimo Prefeito Municipal Paulo  Cesar  Lima Silveira e ao Secretário de Administração Edson Seki referente a Reiteração.</t>
   </si>
   <si>
     <t>Professora Sônia, Nayara Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/40/requerimento_no_10.2020__sonia_maria_e_nayara_pereira.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/40/requerimento_no_10.2020__sonia_maria_e_nayara_pereira.pdf</t>
   </si>
   <si>
     <t>"Requeiro ao Exmo. Senhor Paulo Cesar Lime Silveira, Prefeito Municipal, Ilmo Sr. Edilson Oliveira Julião, Secretário de Finanças, para prestar esclarecimentos sobre a Operação do GAECO e do BOPE, no Município de Ribas do Rio Pardo-MS</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/50/requerimento__no_11_nayara_e_sonia.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/50/requerimento__no_11_nayara_e_sonia.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito Municipal Paulo Cesar Lima Silveira, com cópia ao Secretário de Administração Adriano Nogueira informações sobre_x000D_
 vinculo dos Estagiários com Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/51/requerimento_no12_nayara_e_sonia.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/51/requerimento_no12_nayara_e_sonia.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito Municipal Paulo Cesar Lima Silveira, com cópia ao Secretário de Administração Adriano Nogueira informações sobre_x000D_
 repasse duodécimo.</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito Municipal Paulo Cesar Lima Silveira, com cópia ao Secretário de Administração Adriano Nogueira informações sobre_x000D_
 envio da Lei de Diretrizes Orçamentarias (LDO) a esta casa de Leis.</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/41/requerimento_no_014_vereadora_lucimar_rosa.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/41/requerimento_no_014_vereadora_lucimar_rosa.pdf</t>
   </si>
   <si>
     <t>Requeiro  ao Excelentíssimo Prefeito Municipal Paulo César Lima Silveira em cópia ao Ilustríssimo Vice-Prefeito Municipal Luís Carlos Outra Júnior , informações  sobre as apurações do desvio de recursos públicos na execução de contratos de aquisição de combustíveis, realizado por meio de abastecimentos fraudulentos e retirada de valores em espécie em posto integrante do núcleo criminoso.</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/42/requerimento_no015_vereadora_fabiana_galvao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/42/requerimento_no015_vereadora_fabiana_galvao.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, nos termos regimentais, depois de ouvido o colendo plenário, que seja enviado expediente ao Secretário Municipal, sirvo-me do presente para requerer informações referentes ao histórico de empenhos liquidados, saldo a pagar dos últimos 4 meses, de todas as empresas licitadas_x000D_
 junto ao Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/43/requerimento_no017_nayara_pereira_e_sonia_maria.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/43/requerimento_no017_nayara_pereira_e_sonia_maria.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Prefeito Municipal Paulo Cesar lima Silveira, com cópia ao Secretário de Educação Renato Collis informações sobre material e_x000D_
 merenda escolar.</t>
   </si>
   <si>
     <t>Nayara Oliveira, Anderson, Professora Sônia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_no_18_dos_vereadores_nayara__sonia_e_anderson_arry.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_no_18_dos_vereadores_nayara__sonia_e_anderson_arry.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Senhor Prefeito Municipal: Paulo Cesar Lima Silveira, para que seja encaminhada a essa Casa de Leis informações acompanhadas dos seguintes documentos: - Cópia do Termo Aditivo ao Contrato Nº 066/2019, Pregão Presencial Nº 56/2018,Processo Nº 085/2018 celebrados por essa Administração, junto a Empresa Aquidauana Viagens e Turismo Ltda;_x000D_
 - Cópias dos depósitos ou transferências realizadas para a referida empresa.</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/45/requerimento_no_019_anderson_arry.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/45/requerimento_no_019_anderson_arry.pdf</t>
   </si>
   <si>
     <t>"Requer a Ilma Secretária Municipal de Assistência Social, Sra. Rita Helena de Freitas Alves Fernandes, com cópias ao Exmo. Sr. Prefeito Municipal Paulo_x000D_
 César Lima Silveira, solicitando informações sobre a situação e possibilidade de funcionamento do Centro de Referência da Assistência Social, localizado no Parque Estoril".</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/57/requerimento_no020_vereadora_fabiana_galvao_1.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/57/requerimento_no020_vereadora_fabiana_galvao_1.pdf</t>
   </si>
   <si>
     <t>Requerimento à Ilustríssima Senhora Helenice Regina de Arruda Falcão, Digníssima Secretária Municipal de Saúde, informações referentes aos critérios que estão sendo usados para o atendimento na Clínica de Fisioterapia Municipal, de autoria da Vereadora Fabiana Silveira Galvão - MDB;</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/58/requerimento_no_021.2020_vereadoras__nayara_e_sonia_maria.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/58/requerimento_no_021.2020_vereadoras__nayara_e_sonia_maria.pdf</t>
   </si>
   <si>
     <t>Requerem  ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo Prefeito Municipal, com cópia ao Secretário_x000D_
 Municipal de Administração, informações sobre os Requerimentos 06 e o 09/2020, de autoria das Vereadoras Nayara de Oliveira Pereira - PSDB e Sônia_x000D_
 Maria de Oliveira Passos - PSDB;</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/65/requerimento_no022.2020_fabiana_galvao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/65/requerimento_no022.2020_fabiana_galvao.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ilustríssimo Senhor Edilson de Oliveira Julião, Digníssimo Secretário Municipal de Planejamento e Finanças, informações referentes ao adicional de Insalubridade de 40% (quarenta por cento) para os profissionais da linha de frente do combate ao coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/66/requerimento_no_023_fabiana_galvao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/66/requerimento_no_023_fabiana_galvao.pdf</t>
   </si>
   <si>
     <t>Requerimento a Ilustríssima Senhora Helenice Regina de Arruda Falcão, Digníssima Secretária Municipal de Saúde, requer informações referente aos profissionais de odontologia lotados em cada ESF, com horário de atendimento em cada unidade.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/67/requerimento_no_024.2020_paulo_h._pereira.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/67/requerimento_no_024.2020_paulo_h._pereira.pdf</t>
   </si>
   <si>
     <t>Requerimento a Ilustríssima Senhora Helenice Regina de Arruda Falcão, Digníssima Secretária Municipal de Saúde e a Ilustríssima Senhora Divina Castro, Digníssima Fiscal Sanitária requer informações referente a não participação dos Idosos acima de 60 anos e Crianças menores de 12 anos nos templos e centros religiosos.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/76/req._25.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/76/req._25.2020.pdf</t>
   </si>
   <si>
     <t>Requer  informações sobre Termo Aditivo ao Contrato 056/2019 S.H. Informática e Contratação em período de Pandemia.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/77/req._26.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/77/req._26.2020.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre falta de medicamentos nos  Postos de Saúde e consertos de equipamentos dos gabinetes odontológicos do ESF São João e Centro Odontológico.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/85/requerimento_no27.2020_fabiana_galvao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/85/requerimento_no27.2020_fabiana_galvao.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para reiterar o Ofício de nº 019/2020, pois até o presente momento não obtive nenhum feedback em relação ao ofício, haja vista, que já se passaram exatos 20 dias da data do envio, segue abaixo a reivindicação; _x000D_
 Ofício 019 de 05 de agosto de 2020, que requer informações atinentes em relação aos valores destinados a Secretária Municipal de Saúde nos últimos 6 meses, nas informações deve constar onde está sendo aplicado todos os recursos recebidos neste período.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/88/req.28.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/88/req.28.2020.pdf</t>
   </si>
   <si>
     <t>Requerimento em caráter de urgência, que seja feito o reparo e manutenção desta rede localizada na Rua Sebastião P. da Silva com a Rua Maria Aurea Dal Bello Kasatti no Bairro Jardim Nova Esperança 1.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/89/req._29.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/89/req._29.2020.pdf</t>
   </si>
   <si>
     <t>Requerimento a fim de avaliar a saúde financeira do Município, assim como também o preenchimento das planilhas em anexo.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/93/req._30.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/93/req._30.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a prorrogação de prazo de consignados juntos aos Bancos do Brasil e Bradesco.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/97/req._32.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/97/req._32.2020.pdf</t>
   </si>
   <si>
     <t>Requer  informações sobre o atendimento integral da Lei Municipal n° 1.163/2019 que dispõe sobre a obrigatoriedade de ofertar cadeiras de rodas para pessoas com dificuldades de locomoção dentro das dependências municipais.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/102/req._33.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/102/req._33.2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, informações sobre a falta de aquisição de peças necessárias aos veículos da Secretaria de Obras.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/105/req._34.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/105/req._34.2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Administração Senhor Adriano Nogueira, sobre o cronograma de ações do Departamento de Trânsito do Município.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/106/req._35.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/106/req._35.2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Paulo Cesar Lima Silveira, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Administração Senhor Adriano Nogueira, providências no final da Rua Milton Santana nas proximidades da Área de Proteção Ambiental.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/107/req._36.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/107/req._36.2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Dian Cleiton de Brito, Digníssimo Diretor Comercial da Empresa Energisa S/A, para viabilizar a possibilidade do rebaixamento da Alta Tensão ou ampliar a extensão de rede de energia elétrica no Assentamento Pedreira desde a chácara Estrela Dalva  do Senhor Pedro Luiz de Lima para a chácara do Senhor Rubens Carlos Honorato em nosso município.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/110/req._37.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/110/req._37.2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Edilson Oliveira Julião, Digníssimo Secretário Municipal de Planejamento e Finanças com cópia_x000D_
 para o Secretário Municipal de Obras e Infraestrutura e ao Secretário Municipal de Educação, as notas fiscais a empenhar e empenhadas de manutenção e melhorias da qualidade e ampliação do acesso as Escolas e Creches Municipais dos últimos três meses.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/114/req._38.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/114/req._38.2020.pdf</t>
   </si>
   <si>
     <t>Requeremos ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, informações e cópia do Projeto sobre os novos estacionamentos na Avenida Aureliano Moura Brandão, de autoria das Vereadoras Sônia Maria de Oliveira Passos – PSDB e Nayara de Oliveira Pereira - PSDB;</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, a limpeza do interior do pátio do prédio da antiga casa da sopa.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/117/req._40.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/117/req._40.2020.pdf</t>
   </si>
   <si>
     <t>Requer a Ilustríssima Senhora Helenice Falcão, Digníssima Secretário Municipal de Saúde, informações sobre a falta de medicamentos nas Unidades de Saúde.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/118/req._41.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/118/req._41.2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor José Renato Moura Collis, Digníssimo Secretário Municipal de Educação, informações sobrea existência de salas fechadas na Escola Mareide.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/119/req._42.2020.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/119/req._42.2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Bartolomeu Pacheco, Digníssimo Secretário Municipal de Obras e Infraestrutura, informações sobre a paralização da obra no final da Avenida Nelson Lírio.</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/75/veto_proj._lei.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/75/veto_proj._lei.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Poder Legislativo que deu origem ao  Autógrafo de Lei n°05  del  7 de julho de 2020, que Institui a Política Municipal  de controle de Natalidade de cães e gatos e dá outras providências, este Veto de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denuncia de Infração</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/16/denuncia_escrita_de_infracao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/16/denuncia_escrita_de_infracao.pdf</t>
   </si>
   <si>
     <t>Denúncia Escrita de Infração, de Autoria do Ilustríssimo Senhor Antônio Sérgio Cassin;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1689,68 +1689,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/1/projeto_de_lei_of._no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/63/projeto_lei_no_006_de_01.06.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/64/projeto_lei_do_executivo_no007_de_09.06.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/71/proj._lei_08.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/127/projeto_lei_orcamentaria_anual_no_10.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/121/projeto_de_lei_.012.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_013.2020_executivo.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/129/projeto_de_lei_muncipal_no_014.2020.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/17/projeto_de_lei_019.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_de_lei_01.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_02.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_no_03._07.05.2020_vereadora_lucimar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_004_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/37/projeto_de_lei_no05_de_26.05.2020_luiz_antonio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/38/projeto_de_lei_06.2020_luiz_antonio_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/39/projeto_de_lei_07.2020_anderson_arry.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/74/proj._lei_legisl._08.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/86/projeto_de_lei_no_09.2020_casa_legislativa_paulo_h.pereira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/123/projeto_de_lei__legisl._no_10.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/124/projeto_de_lei_legisl._no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_no._012.2020_legislativo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/56/projeto_lei_no001_de_18.03.2020_parecer_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/72/proj._lei_complementar_03.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/73/proj._lei_compl._04.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_complementar_no05_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/87/projeto_de_lei__complementar_no_09.2020_poder_executivo945.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/122/projeto_de__lei_complementar_11.10.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/101/projeto_de_resolucao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/7/ind.01.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/8/ind.02.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/9/ind.003.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/10/ind.04.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/11/ind.05.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/12/ind.06.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/13/ind.07.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/14/ind.08.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/15/ind.09.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/24/ind.11.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/25/ind.12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/26/ind.13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/28/ind.16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/29/ind.16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/30/ind._17.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_no_19.2020_nayara_pereira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_no_20.2020_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_no_21_carlos_cesar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_no22_carlos_cesar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_no_23_carlos_cesar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_no_24.2020_lourenco_jose.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_no025_anderson_arry.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_no_026.2020_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_no_027.2020_carlos_cesar_lopes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_no_028.2020_carlos_cesar_lopes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_no_029.2020_vereadoras_sonia_fafiana_galvai_lucimar_rosa_e_nayara_pereira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_no030.2020_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_no031.2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/78/ind.32.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/79/ind.33.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/80/ind.34.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/81/ind.35.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/82/ind.36.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/83/ind.37.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/84/ind._39.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/90/ind._40.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/91/ind._41.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/92/ind.42.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/95/ind._43.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/96/ind._44.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/98/ind._45.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/99/ind._46.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/100/ind._47.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/103/ind._48.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/104/ind._49.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/108/ind._50.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/109/ind._51.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/111/ind._52.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/112/ind._53.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/113/ind._54.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/115/ind._55.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/120/ind._56.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/126/ind._57.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_de_pesar_n._01.20.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/125/mocao_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/2/req.001.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/3/req.02.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/5/req.03.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/6/req.04.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/18/req.05.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/19/req.06.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/23/req.07.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/21/req.08.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/22/req.09.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/40/requerimento_no_10.2020__sonia_maria_e_nayara_pereira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/50/requerimento__no_11_nayara_e_sonia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/51/requerimento_no12_nayara_e_sonia.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/41/requerimento_no_014_vereadora_lucimar_rosa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/42/requerimento_no015_vereadora_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/43/requerimento_no017_nayara_pereira_e_sonia_maria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_no_18_dos_vereadores_nayara__sonia_e_anderson_arry.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/45/requerimento_no_019_anderson_arry.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/57/requerimento_no020_vereadora_fabiana_galvao_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/58/requerimento_no_021.2020_vereadoras__nayara_e_sonia_maria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/65/requerimento_no022.2020_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/66/requerimento_no_023_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/67/requerimento_no_024.2020_paulo_h._pereira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/76/req._25.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/77/req._26.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/85/requerimento_no27.2020_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/88/req.28.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/89/req._29.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/93/req._30.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/97/req._32.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/102/req._33.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/105/req._34.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/106/req._35.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/107/req._36.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/110/req._37.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/114/req._38.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/117/req._40.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/118/req._41.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/119/req._42.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/75/veto_proj._lei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/16/denuncia_escrita_de_infracao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/1/projeto_de_lei_of._no_024.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/63/projeto_lei_no_006_de_01.06.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/64/projeto_lei_do_executivo_no007_de_09.06.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/71/proj._lei_08.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/127/projeto_lei_orcamentaria_anual_no_10.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/121/projeto_de_lei_.012.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_013.2020_executivo.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/129/projeto_de_lei_muncipal_no_014.2020.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/17/projeto_de_lei_019.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/32/projeto_de_lei_01.2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_02.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_no_03._07.05.2020_vereadora_lucimar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_004_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/37/projeto_de_lei_no05_de_26.05.2020_luiz_antonio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/38/projeto_de_lei_06.2020_luiz_antonio_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/39/projeto_de_lei_07.2020_anderson_arry.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/74/proj._lei_legisl._08.2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/86/projeto_de_lei_no_09.2020_casa_legislativa_paulo_h.pereira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/123/projeto_de_lei__legisl._no_10.2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/124/projeto_de_lei_legisl._no_011.2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/130/projeto_de_lei_no._012.2020_legislativo.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/56/projeto_lei_no001_de_18.03.2020_parecer_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/72/proj._lei_complementar_03.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/73/proj._lei_compl._04.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_complementar_no05_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/87/projeto_de_lei__complementar_no_09.2020_poder_executivo945.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/122/projeto_de__lei_complementar_11.10.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/101/projeto_de_resolucao_01.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/7/ind.01.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/8/ind.02.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/9/ind.003.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/10/ind.04.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/11/ind.05.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/12/ind.06.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/13/ind.07.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/14/ind.08.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/15/ind.09.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/24/ind.11.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/25/ind.12.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/26/ind.13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/28/ind.16.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/29/ind.16.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/30/ind._17.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/46/indicacao_no_19.2020_nayara_pereira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/47/indicacao_no_20.2020_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_no_21_carlos_cesar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/55/indicacao_no22_carlos_cesar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/54/indicacao_no_23_carlos_cesar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/48/indicacao_no_24.2020_lourenco_jose.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/49/indicacao_no025_anderson_arry.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_no_026.2020_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/60/indicacao_no_027.2020_carlos_cesar_lopes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/61/indicacao_no_028.2020_carlos_cesar_lopes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/62/indicacao_no_029.2020_vereadoras_sonia_fafiana_galvai_lucimar_rosa_e_nayara_pereira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_no030.2020_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_no031.2020_anderson.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/78/ind.32.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/79/ind.33.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/80/ind.34.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/81/ind.35.2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/82/ind.36.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/83/ind.37.2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/84/ind._39.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/90/ind._40.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/91/ind._41.2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/92/ind.42.2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/95/ind._43.2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/96/ind._44.2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/98/ind._45.2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/99/ind._46.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/100/ind._47.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/103/ind._48.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/104/ind._49.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/108/ind._50.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/109/ind._51.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/111/ind._52.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/112/ind._53.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/113/ind._54.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/115/ind._55.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/120/ind._56.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/126/ind._57.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_de_pesar_n._01.20.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/125/mocao_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/2/req.001.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/3/req.02.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/5/req.03.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/6/req.04.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/18/req.05.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/19/req.06.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/23/req.07.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/21/req.08.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/22/req.09.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/40/requerimento_no_10.2020__sonia_maria_e_nayara_pereira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/50/requerimento__no_11_nayara_e_sonia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/51/requerimento_no12_nayara_e_sonia.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/41/requerimento_no_014_vereadora_lucimar_rosa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/42/requerimento_no015_vereadora_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/43/requerimento_no017_nayara_pereira_e_sonia_maria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_no_18_dos_vereadores_nayara__sonia_e_anderson_arry.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/45/requerimento_no_019_anderson_arry.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/57/requerimento_no020_vereadora_fabiana_galvao_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/58/requerimento_no_021.2020_vereadoras__nayara_e_sonia_maria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/65/requerimento_no022.2020_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/66/requerimento_no_023_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/67/requerimento_no_024.2020_paulo_h._pereira.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/76/req._25.2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/77/req._26.2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/85/requerimento_no27.2020_fabiana_galvao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/88/req.28.2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/89/req._29.2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/93/req._30.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/97/req._32.2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/102/req._33.2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/105/req._34.2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/106/req._35.2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/107/req._36.2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/110/req._37.2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/114/req._38.2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/117/req._40.2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/118/req._41.2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/119/req._42.2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/75/veto_proj._lei.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2020/16/denuncia_escrita_de_infracao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>