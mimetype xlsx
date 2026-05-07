--- v0 (2025-12-05)
+++ v1 (2026-05-07)
@@ -54,4503 +54,4503 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOe</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário (Iniciativa do Executivo)</t>
   </si>
   <si>
     <t>João Alfredo Danieze</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_1.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_1.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°001/2021, de 08 de janeiro de 2021, que Cria o DIRIBAS – Diário Oficial do Município de Ribas do Rio Pardo – MS, como meio oficial de publicidade dos atos municipais, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_executivo_n._02.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_executivo_n._02.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°02, de 16 de fevereiro de 2021, Desafeta bem móvel público (veículo) excedente da Saúde, para afetar ao uso da Secretaria Municipal de Administração, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_executivo_n._03.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_executivo_n._03.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°03, de 16 de fevereiro de 2021, autoriza o Poder Executivo desafetar parte de bem imóvel de uso comum do povo, para temporariamente afetar como bem imóvel de uso especial da Secretaria Municipal de Educação, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_executivo_no__04.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_executivo_no__04.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 04, de 16 de março de 2021, dispõe sobre a necessidade de limpeza, conservação e asseio dos imóveis particulares em Ribas do Rio Pardo – MS, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_executivo_no_05.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_executivo_no_05.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 05, de 16 de março de 2021, ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus, medicamentos, insumos e equipamentos na área da saúde, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/212/p.l.executivo_no_08.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/212/p.l.executivo_no_08.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 08, de 22 de março de 2021, dispõe sobre autorização do Poder executivo Municipal para celebrar parceria na modalidade de Termo _x000D_
 de Fomento com a Sociedade Pestalozzi de Ribas do Rio Pardo – MS e dá outras  providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/227/projeto_de_lei_executivo_no_09.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/227/projeto_de_lei_executivo_no_09.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes orçamentárias para o exercício de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/228/projeeto_de_lei_executivo_no_10.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/228/projeeto_de_lei_executivo_no_10.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo Municipal para celebrar parceria na modalidade de termo de Fomento com a Organização da Sociedade Civil do Lar do Idoso Paulo de tarso e dá outras  providências".</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_executivo_no_11.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_executivo_no_11.2021.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Poder Executivo Municipal a conceder auxílio temporário na forma de cestas básicas de alimentos para compra exclusiva de gêneros para atender as famílias de baixa renda em situação de vulnerabilidade atingidas pelos reflexos da pandemia Covid-19 e dá outras providências".</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_executivo_no_12.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_executivo_no_12.2021.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição Federal, regulamentada na, forma da Lei Federal nº 14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/244/projeto_de_lei_no__executivo_13.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/244/projeto_de_lei_no__executivo_13.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_lei_executivo_no_14.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_lei_executivo_no_14.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a conceder abono pecuniário no valor mensal de R$ 300,00 (trezentos reais), aos servidores atuando na diretamente nas atividades fins de saúde, em razão da COVID-19.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_lei_do_executivo_no_15.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_lei_do_executivo_no_15.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 15, de 20 de abril de 2021, dispõe sobre a implantação de unidades habitacionais de caráter provisório, na modalidade alojamento e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_executivo_no_16.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_executivo_no_16.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 16, de 27 de abril de 2021, dispõe sobre reajuste dos vencimentos dos Servidores ativos do Poder Executivo Municipal, institui o auxílio-alimentação e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_executivo_no_17.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_executivo_no_17.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre insalubridade dos profissionais da saúde pública municipal - do quadro efetivo, comissionado, credenciado ou terceirizado - durante a pandemia da COVID-19.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_exec._no_18.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_exec._no_18.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao poder Executivo Municipal a efetivar a aquisição, mediante processo de desapropriação amigável ou judicial da área que menciona e dispõe sobre outras providências.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_exec._no_19.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_exec._no_19.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal  a efetuar a doação definitiva da área descrita , de propriedade do Município cedida para a empresa JJR Massetto Madeiras Ltda.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_.exec._no_20.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_.exec._no_20.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal a efetivar a aquisição, mediante processo de desapropriação amigável ou judicial da área que menciona e dispõe sobre outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/353/p.l.e_no_21.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/353/p.l.e_no_21.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências (carvoaria campos Ltda.).</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/354/p.l.e__no_22.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/354/p.l.e__no_22.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências (Maurício Santino de Góes).</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/355/p.l.e_no_23.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/355/p.l.e_no_23.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências (Dário José da Silva ME).</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/356/p.l.e_no_24.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/356/p.l.e_no_24.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências (Antônio Vicente de Oliveira).</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/357/p.l.e_no_25.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/357/p.l.e_no_25.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências (Agência de Habitação). (Rosa Vieira S. Britto).</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/358/p.l.e_no_26.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/358/p.l.e_no_26.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências (Evanilde Balbino).</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/371/p.l.e_no_27.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/371/p.l.e_no_27.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de contratação por tempo determinado para inclusão de recursos humanos necessários para funcionamento da Rede Municipal de Ensino na zona rural.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_executivo_no_28.2021_-_suplementacao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_executivo_no_28.2021_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Suplementar por Excesso de Arrecadação e Outras Providências".</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/391/p.l.e_no_29.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/391/p.l.e_no_29.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências (Carvoaria Campos Ltda.), de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/375/p.l.e_no_30.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/375/p.l.e_no_30.2021.pdf</t>
   </si>
   <si>
     <t>Oficializa e Regulamenta a Casa de Acolhimento Institucional para crianças e adolescentes em situação de Risco Social, denominado "Casa de Acolhimento Pequeno Príncipe" e dá outras providências".</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/376/p.l.e_no_31.2021_sessao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/376/p.l.e_no_31.2021_sessao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal a efetuar auxilio com transporte para o Clube Atlético Pinheiros participar da Copa Morena, cujas as fases do Campeonato ocorrerão em município diversos do Estado.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/377/p.l.e_no_32.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/377/p.l.e_no_32.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação das ELUPS matriculadas sob nº 10578 e 10579 e autoriza o Poder Executivo a fazer doação das mesmas para o SENAI/SESI instalar Unidade SESI/SENAI.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/434/p.l.e_no_33.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/434/p.l.e_no_33.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área ELUP e autorização ao Poder executivo Municipal para doar a referida área à SANESUL.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/457/mens._no_38.2021_e_p.l.e_no_35.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/457/mens._no_38.2021_e_p.l.e_no_35.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Ribas do Rio Pardo para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/458/mens._no_40.2021_e_p.l.e_no_36.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/458/mens._no_40.2021_e_p.l.e_no_36.2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa Despesa do Município de Ribas do Rio Pardo - MS para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/481/mensagem_no_42_e_p.l.e_no_37.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/481/mensagem_no_42_e_p.l.e_no_37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação de contratação, nomeação ou manutenção de vínculo de condenados pela Lei Federal nº 11.340/06, no âmbito do Município de Ribas do Rio Pardo/MS, e dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/482/mensagem_no_37_e_p.l.e_no_38.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/482/mensagem_no_37_e_p.l.e_no_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo Municipal para celebrar parceria na modalidade de Termo de Fomento com a Organização da sociedade Civil Associação rede Feminina de Combate ao Câncer.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/492/mensagem_no_44.2021_e_p.l.e_no_39.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/492/mensagem_no_44.2021_e_p.l.e_no_39.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a doação do terreno urbano e determina outras Providências" Registro de imóveis da Comarca de RRP/MS, do Sr. Francisco Diogo.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/493/mensagem_n_46_2021_e_p.l.e_no_40.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/493/mensagem_n_46_2021_e_p.l.e_no_40.2021.pdf</t>
   </si>
   <si>
     <t>"Estimas a Receita e Fixa a Despesa do município de Ribas do Rio Pardo/MS para o Executivo Financeiro de 2022 e dá outras providências"</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/495/mensagem_no_47.2021_e_p.l.e_no_41.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/495/mensagem_no_47.2021_e_p.l.e_no_41.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o período 2022/2025" (PPA)</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/552/mens._no_52.2021_e_p.l.e_51.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/552/mens._no_52.2021_e_p.l.e_51.2021.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre abertura de crédito suplementar especial ao orçamento anual do exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>PLOl</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (iniciativa do Leg)</t>
   </si>
   <si>
     <t>Tiago Gomes de Oliveira, Missionária Rose Pereira, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_2.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_2.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 001/2021, de 12 de janeiro de 2021, que altera a qualificação profissional exigida para o Cargo de Secretário Geral constante do Quadro de Cargos de Provimento em Comissão constante do Anexo II da Lei Municipal n° 1.023 de 16 de abril de 2019, que dispõe sobre o Plano de Cargos e Vencimentos dos Servidores Públicos do quadro da Câmara Municipal de Ribas do Rio Pardo - MS, de autoria da Mesa Diretora;</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_legislativo_n._02.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_legislativo_n._02.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02, de 22 de fevereiro de 2021, institui a Área de Segurança Escolar (ASE) nos acessos a escolas e creches, de autoria da Vereadora Edervânia dos Santos Malta - DEM;</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Missionária Rose Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_legislativo_n.03.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_legislativo_n.03.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 03, de 23 fevereiro de 2021, institui a Semapre, Semana do Primeiro Emprego, no calendário oficial de Ribas do Rio Pardo – MS, de autoria da Vereadora Missionária Rozenir Pereira - PSOL;</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_legislativo_n._04.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_legislativo_n._04.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°04, de 18 de fevereiro de 2021, torna obrigatório a prestação de contas dos valores recebidos por vereadores e demais servidores da Câmara Municipal em razão de diária, de autoria do Vereador Álvaro Andrade dos Santos - PSD;</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_legislativo_n._05.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_legislativo_n._05.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°.05, de 18 de fevereiro de 2021, institui a Política Municipal do Controle de Natalidade de Cães e Gatos e dá outras providências, de autoria do Vereador Anderson Arry Januário Guimarães - PSDB;</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_lei_legislativo_no_06.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_lei_legislativo_no_06.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 06, de 02 de março de 2021, institui o Plano Municipal de Combate à Pedofilia e impede a investidura de pedófilos no serviço público municipal e dá outras providências, de autoria do Vereador Anderson Arry Januário Guimarães - PSDB</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_no_07.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_no_07.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 07, de 05 de março de 2021, inclui o dezembro Verde no  calendário oficial de Ribas do Rio Pardo - MS, de autoria da Vereadora Tânia _x000D_
 Maria Ferreira Dias - Solidariedade;</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_no_08.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_no_08.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 08, de 09 de março de 2021, inclui solenidade em  homenagem ao Servidor Público Municipal no calendário oficial de Ribas do Rio pardo - MS, de autoria do Vereador Anderson Arry Januário Guimarães - PSDB;</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_legislativo__no_09.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_legislativo__no_09.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe o funcionamento do serviço essencial enquanto durar as medidas de enfrentamento da emergência de saúde pública decorrente do COVID19 no município de Ribas do Rio Pardo – MS e dá outras providências, de autoria do Vereador Ataíde Feliciano – PSC;</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Anderson, Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/202/p.l.l_no_10.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/202/p.l.l_no_10.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 10, de 18 de março de 2021, dispõe sobre a proibição da  queima, soltura e manuseio de fogos de artifício e artefatos pirotécnicos que  causem poluição sonora, acima de 65 decibéis no Município de Ribas do Rio  Pardo - MS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Missionária Rose Pereira, Tânia, Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/223/proj._de_lei._leg._no_11.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/223/proj._de_lei._leg._no_11.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 11, de 25 de março de 2021, Cria o Conselho Municipal dos Direitos da Mulher, de autoria das Vereadoras Tânia Maria Ferreira Dias – Solidariedade, Edervânia dos Santos Malta – DEM e Rozenir Pereira – PSOL.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Tiago Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/224/proj._de_lei._leg._no_12.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/224/proj._de_lei._leg._no_12.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 12, de 30 de março de 2021, institui o direito ao agendamento de consultas, exames e demais procedimentos de saúde por telefone ou aplicativo de mensagens instantâneas, de autoria do Vereador Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/225/proj._de_lei._leg._no_13.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/225/proj._de_lei._leg._no_13.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 13, de 25 de março de 2021, proíbe a oferta de embutidos na composição da alimentação hospitalar, merendas de escolas e creches e em qualquer outro órgão da rede pública municipal e dá outras providências, de autoria do Vereador Anderson Arry Januário Guimarães - PSDB;</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tiago Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/243/projeto_de_lei_legislativo__no_14.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/243/projeto_de_lei_legislativo__no_14.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 14, de 12 de abril março de 2021, torna obrigatório às unidades de saúde de Ribas do Rio Pardo disponibilizar boletim médico diário acerca do estado de saúde e das condições de tratamento do paciente  internado que estiver sob os seus cuidados e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/249/projeto_de_lei_legislativo_no_15.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/249/projeto_de_lei_legislativo_no_15.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Banco de Emprego para Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_legislativo_no_16.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_legislativo_no_16.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 16, de 30 de abril de 2021, estabelece sentido de mão única para as ruas Cornélia Anconi Bunazar e Tenente Pedro M. Salgado.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/278/p.l.l_no_17.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/278/p.l.l_no_17.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2021 -" Torna obrigatória a disponibilização online de guias para pagamento de IPTU."</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_l.l_no_18.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_l.l_no_18.2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do programa capacitação em noções básica de primeiros socorros de professores e funcionário de estabelecimento de ensino público e privado de educação básica e de estabelecimento de recreação infantil".</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/315/p.l.l_no_19.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/315/p.l.l_no_19.2021.pdf</t>
   </si>
   <si>
     <t>Torna Obrigatória a disponibilização online de relação atualizada dos medicamentos disponíveis na rede municipal de saúde.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/373/p.l.l_no_20.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/373/p.l.l_no_20.2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia do Gari no Município de Ribas do Rio Pardo- MS e dá outras providências"</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/456/p.l._l_no_21.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/456/p.l._l_no_21.2021.pdf</t>
   </si>
   <si>
     <t>Aplica revisão anual e concede reajuste aos vencimentos mensais dos servidores da Câmara Municipal de Ribas do Rio Pardo -  MS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_legislativo_no_22.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_legislativo_no_22.2021.pdf</t>
   </si>
   <si>
     <t>Define e institui isenção de taxas e emolumentos ao pequeno produtor rural e o produtor da agricultura familiar para emissão de licenças de funcionamentos e ambientais no âmbito municipal.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>Luiz do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_legislativo_no__23.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_legislativo_no__23.2021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Manutenção dos Acessos Rurais.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/460/p.l.l_no_24.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/460/p.l.l_no_24.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.123, de 17 de abril de 2019, que institui o Plano de Cargos e Vencimentos dos servidores públicos do quadro da Câmara municipal de Ribas do Rio Pardo -MS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>Vereadora Edervânia Malta, Alvaro Andrade  (Nego da Borracharia), Missionária Rose Pereira, Tânia, Tiago Gomes de Oliveira, Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/470/p.l.l_no_25.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/470/p.l.l_no_25.2021.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Mulher Independente no âmbito Municipal, destinado ao apoio na geração de emprego e renda as mulheres em situação de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei n° 26, de 26 de outubro de 2021, ab-roga a Lei Municipal n° 1.189, de 30 de março de 2021 e dá outras providências, de autoria da Mesa _x000D_
 Legislativa;</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/496/p.l.l__no_27.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/496/p.l.l__no_27.2021.pdf</t>
   </si>
   <si>
     <t>Proíbe a entrada de pessoas sem vestes, camisa, em trajes de banho ou acompanhadas de animais em estabelecimentos comerciais do Município de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/534/p.l.l_no_28.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/534/p.l.l_no_28.2021.pdf</t>
   </si>
   <si>
     <t>Nomeia o trecho da extensão da Rua Bacuri, após sua última  curva, no Jardim das Palmeiras, como Rua Hélio Leite de Moraes.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/530/p.d.l_no_01.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/530/p.d.l_no_01.2021.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para a cedência temporária do Plenário Milton Gomes Santana, sediado na Câmara Municipal de Ribas do Rio Pardo- MS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>PLCe</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (iniciativa Exec.)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_complementar_n._01.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_complementar_n._01.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n°.01, de 16 de fevereiro de 2021, institui o Programa de Recuperação de Crédito Fiscal – REFIS da Pandemia, estabelece normas de parcelamento e negociação administrativa de créditos de qualquer natureza do Município de Ribas do Rio pardo e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/491/mens._no_43_e_p.l.c.e_no_002.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/491/mens._no_43_e_p.l.c.e_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Complementar n 025, de 22 de dezembro de 2015 que autorizou o Chefe do Poder Executivo a fazer doações de lotes de terrenos de sua propriedade aos beneficiários de Programas Habitacionais, localizados na área municipal constante da averbação nº 11 da matrícula nº 11.533 do RI local.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/494/mensagem_no_45.2021_e_p.l.c_no_03.2021_executivo.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/494/mensagem_no_45.2021_e_p.l.c_no_03.2021_executivo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de taxa de Serviço de Coleta, Remoção, Transporte e Destinação Final de Lixo e Resíduos Sólidos e dá outras providências</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/553/mens._no_54_e_p.l.c._no_004.2021_executivo.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/553/mens._no_54_e_p.l.c._no_004.2021_executivo.pdf</t>
   </si>
   <si>
     <t>"Altera os anexos III, IV, V e VII do artigo 84 da Lei Complementar nº 37, de 22 de novembro de 2017 e dá outras providências"</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_complementar_05.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_complementar_05.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 005, de 20 de dezembro de 2021, altera a Lei Complementar n° 006 de 28 de dezembro de 2010, e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>PLCl</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (iniciativa Leg.)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_complementar_legislativo_no__01.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_complementar_legislativo_no__01.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 01, de 02 de Março de 2021, Faculta a participação em comissões aos Vereadores ocupantes dos cargos de vice-presidente e segundo-secretário e dá outras providências, de autoria da Mesa Diretora;</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>Tânia, Tiago Gomes de Oliveira, Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/497/p.l.c.l_no_02.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/497/p.l.c.l_no_02.2021.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a instalação de aterro sanitário e de posto de triagem de resíduos sólidos no Município de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/312/proj._resolucao_1.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/312/proj._resolucao_1.2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001 de 25 de maio de 2021, faculta a participação em comissões aos vereadores ocupantes dos cargos de vice-presidente e segundo secretário, de autoria da Mesa Diretora.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/370/proj._resolucao_no_02.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/370/proj._resolucao_no_02.2021.pdf</t>
   </si>
   <si>
     <t>Cria e designa membros da Comissão Especial para tomada da Conta do Executivo referentes ao exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/416/proj._resolucao_no_03.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/416/proj._resolucao_no_03.2021.pdf</t>
   </si>
   <si>
     <t>Cria e designa membros da Comissão Parlamentar de Inquérito para apuração de possíveis irregularidades na contratação de assessoria contábil por parte do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/455/p.e.l.o_no_002._2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/455/p.e.l.o_no_002._2021.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 38, inciso 3º, da Lei Orgânica Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/447/p.e.l.o_003._2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/447/p.e.l.o_003._2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CFOSOP - Comissão de Finanças e Orçamento, Serviços e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/471/emenda_modificada_no_02.2021_do_p.l._no_28.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/471/emenda_modificada_no_02.2021_do_p.l._no_28.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 001/2021 ao Projeto de Lei n° 033/2021 do Executivo Municipal citado, que altera o Artigo 1°, Emenda de autoria da CFOSOP.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/517/emenda_modificada_01.2021_do_p.l.l._no21..pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/517/emenda_modificada_01.2021_do_p.l.l._no21..pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 01/2021 ao Projeto de Lei n° 024/2021 de autoria da Mesa Legislativa que altera o Artigo 1°; _x000D_
 OBS: (emenda de nº 02/2021).</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/536/mens._no_50.2021_e_emenda_ao_projeto_de_lei_n_040.2021_e.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/536/mens._no_50.2021_e_emenda_ao_projeto_de_lei_n_040.2021_e.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei n° 040, de 08 de novembro de 2021, que Estima  a Receita e Fixa a Despesa do Município de Ribas do Rio Pardo – MS para o Exercício Financeiro de 2022 e dá outras providências, de autoria do Executivo Municipal, a presente Emenda tem o escopo de apresentar os anexos especificados sendo de autoria do Executivo Municipal</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/537/emenda_modificativa_n_001.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/537/emenda_modificativa_n_001.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n° 001/2021, que altera a redação do Inciso II do Artigo 4° do Projeto de lei 040/2021 – Orçamento 2022, de autoria da Comissão de Finanças e Orçamentos, Serviços e Obras Públicas;</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/538/emenda_supressiva_n_001.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/538/emenda_supressiva_n_001.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 001/2021, que suprime as alíneas a, b e c, e os respectivos itens do Artigo 4° do Projeto de Lei 040/2021 – Orçamento 2022, de autoria da Comissão de Finanças e Orçamentos, Serviços e Obras Públicas;</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/539/emenda_supressiva_n_002.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/539/emenda_supressiva_n_002.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 002/2021, que suprime o Artigo 5° do Projeto de lei 040/2021 – Orçamento 2022, de autoria da Comissão de Finanças e Orçamentos, Serviços e Obras Públicas.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/540/emenda_supressiva_n_003.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/540/emenda_supressiva_n_003.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva n° 003/2021, que suprime o Artigo 6° do Projeto de lei 040/2021 – Orçamento 2022, de autoria da Comissão de Finanças e Orçamentos, Serviços e Obras Públicas;</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Anderson, Luiz do Sindicato, Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Pastor Isac, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/541/emenda_substitutiva_a_emenda_impositiva_n_01.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/541/emenda_substitutiva_a_emenda_impositiva_n_01.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva à Emenda Impositiva n° 01/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento obrigatório, nos termos do Artigo 121, Inciso VI da LOM, Aquisição de equipamentos de informática e de aparelhos de ar-condicionado para as _x000D_
 escolas municipais, conforme especificam.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/542/emenda_substitutiva_a_emenda_impositiva_n_02.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/542/emenda_substitutiva_a_emenda_impositiva_n_02.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva à Emenda Impositiva n° 02/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento _x000D_
 obrigatório, nos termos do Artigo 121, Inciso VI da LOM, Construção de parques cobertos, com a aquisição de brinquedos nas Creches e CEINF do _x000D_
 Município.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/543/emenda_substitutiva_a_emenda_impositiva_n_003.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/543/emenda_substitutiva_a_emenda_impositiva_n_003.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva à Emenda Impositiva n° 003/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento obrigatório, nos termos do Artigo 121, Inciso VI da LOM, Aquisição de veículo automotor para a Secretaria de Juventude, Esporte e Lazer.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/544/emenda_substitutiva_a_emenda_impositiva_n_004.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/544/emenda_substitutiva_a_emenda_impositiva_n_004.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva à Emenda Impositiva n° 004/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento obrigatório, nos termos do Artigo 121, Inciso VI da LOM, Implementação de um reservatório para água, tipo tubular contendo escada interna, escada externa com guarda-corpo, pintura externa e interna e entrada de água com tubulação interna.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/545/emenda_impositiva_n_003.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/545/emenda_impositiva_n_003.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 003/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento obrigatório, nos termos do Artigo 121, Inciso VI da LOM, Aquisição de veículo automotor para a Secretaria de Juventude, Esporte e Lazer.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/546/emenda_impositiva_n_004.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/546/emenda_impositiva_n_004.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 004/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento obrigatório, nos _x000D_
 termos do Artigo 121, Inciso VI da LOM, Implementação de um reservatório para água, tipo tubular, com altura de 9,60m e diâmetro de 1,43m, contendo _x000D_
 escada interna, escada externa com guarda-corpo, pintura externa e interna e entrada de água com tubulação interna.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/547/emenda_impositiva_n_005.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/547/emenda_impositiva_n_005.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 005/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento obrigatório, nos termos do Artigo 121, Inciso VI da LOM, Implementação de um centro de hemodiálise na rede municipal de Saúde, de autoria deste Poder Legislativo.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 006/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento obrigatório, nos termos do Artigo 121, Inciso VI da LOM, reforma da quadra poliesportiva São João, com o fechamento em alvenaria dos espaços abertos da quadra a fim de melhor controlar a entrada e frequência de pessoas e o uso do espaço.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>Vereador Cascão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/549/emenda_impositiva_n_007.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/549/emenda_impositiva_n_007.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 007/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento obrigatório, nos termos do Artigo 121, Inciso VI da LOM, Construção de dois vestiários e de  banheiros masculino e feminino no Campo Suíço que integra a praça  localizada no Jardim dos Trabalhadores, com manutenção do espaço e da parte elétrica.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/550/emenda_impositiva_n_008.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/550/emenda_impositiva_n_008.2021.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva n° 008/2021, que acrescenta ao Projeto de Lei 040/2021 – Orçamento 2022 emenda de cumprimento obrigatório, nos termos do Artigo 121, Inciso VI da LOM, Aquisição de materiais para a ESF São João.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_n.01.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_n.01.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando para que realize estudo para implantação de um Centro de atenção Psicossocial (CAPS) em nossa cidade, de autoria da Vereadora Tânia Maria Ferreira Dias - Solidariedade;</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_n.02.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_n.02.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando a limpeza e retirada de entulho em área do Município próxima aos Bairros São Joaquim e Jardim dos Estados, de autoria do Vereador Ataíde Feliciano da Silva - PSC;</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_n.03.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_n.03.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Cleiton Aparecido Bueno, Digníssimo Diretor do Hospital 19 de março, a Ilustríssima Senhora Carolina Bergo Domingues, Digníssima Secretária Municipal de Saúde e ao Prefeito Municipal, indicando atendimento do médico pediatra aos finais de semana no Hospital Municipal 19 de março, de autoria do Vereador Anderson Arry Januário Guimarães - PSDB;</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_n.04.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_n.04.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal e a Vice-Prefeita e Secretária Municipal de Assistência Social, Solicitando a manutenção, limpeza e reforma na Casa de Velório Nossa Senhora da Conceição, de autoria do Vereador Ataíde Feliciano da Silva - PSC;</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_n.05.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_n.05.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando providências em relação à limpeza da estrada que dá acesso ao Jóquei Clube Sinésio Querubim, de autoria da Vereadora Tânia Maria Ferreira Dias - Solidariedade;</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_n.006.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_n.006.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando providências com relação a melhoria no sistema de captação de água pluvial na esquina da Rua Jerônimo A. Ferreira com a Rua General Eliziário Paim, e construção de galeria popularmente chamada de coca do dragão, de autoria do Vereador Isac Bernardo de Araújo - PTB;</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_no__07.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_no__07.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 007/2021, ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando que tome providências com relação a coleta de lixo no Bairro Jardim dos Estados, de autoria do Vereador Isac Bernardo de Araújo - PTB;</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_no_08.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_no_08.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 008/2021, ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando providências quanto a limpeza no Bairro São Sebastião com foco na Rua Conceição do Rio Pardo, de autoria do Vereador Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_no__09.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_no__09.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 009/2021, ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando providências quanto ao patrolamento da Estrada que liga a Usina do Mimoso no trecho de 2,5km que envolve o polo industrial na saída da BR 262 bem como a estrada boiadeira que dá acesso ao Frigorífico, de autoria do Vereador Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no_10.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no_10.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 010/2021, ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando um mutirão para a possível limpeza nos Bairros de Ribas do Rio Pardo – MS, , de autoria da Vereadora Tânia Maria Ferreira Dias - Solidariedade;</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_no_11.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_no_11.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 011/2021, ao Ilustríssimo Senhor Matheus Bolis, Digníssimo Coordenador Municipal de Vigilância em Saúde, com cópia ao Prefeito Municipal e ao Secretário Estadual de Saúde, Dr. Geraldo Rezende, solicitando para que seja disponibilizado para o nosso Município a pulverização de inseticida através do carro de Ultra Baixo Volume (UBV), popularmente conhecido como carro fumacê, de autoria do Vereador Anderson Arry Januário Guimarães - PSDB;</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no_12.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no_12.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 012/2021, ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando o recapeamento da Rua Belarmino Fontoura no Bairro Vista Alegre, de autoria da Vereadora Rosenir Pereira - PSOL;</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no_13.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no_13.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 013/2021, ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a limpeza da Rua Delminda Coelho em toda a sua extensão e também poda de árvores, de autoria da Vereadora Rosenir Pereira - PSOL;</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no_14.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no_14.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014/2021, ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a limpeza na Rua Elizeu Sanches da Silva, de autoria do Vereador Àlvaro Andrade dos Santos - PSD;</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_no_15.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_no_15.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 015/2021, ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal e ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, quanto a possibilidade da coleta de resíduos sólidos a ser implantada no Bairro Jardim dos Estados três vezes por semana, de autoria do Vereador Anderson Arry Januário Guimarães - PSDB;</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no__016.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no__016.2021.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando a necessidade de viabilizar a manutenção e  patrolamento na estrada vicinal que dá acesso ao Balneário Mantena, de autoria do Vereador Ataíde Feliciano - PSC;</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_no_17.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_no_17.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 017/2021, ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando que tome providências com relação a limpeza e manutenção do espaço público no Bairro Residencial Jardim Alvorada entre as Ruas Ilma Mestre de Oliveira e Constâncio Barbosa, de autoria do Vereador Isac Bernardo de Araújo - PTB;</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao__n_o_018.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao__n_o_018.2021.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao  Prefeito Municipal, solicitando limpeza e manutenção ao redor da Unidade Municipal de Fisioterapia, de autoria do Vereador Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no_019.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no_019.2021.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Duílio Jurado Fernandes, Digníssimo Secretário Municipal de Desenvolvimento Econômico, solicitando  a implantação de um bebedouro, de autoria da Vereadora Rosenir Pereira - PSOL;</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no_020.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no_020.2021.pdf</t>
   </si>
   <si>
     <t>Ao Ilustríssimo Senhor Lucas Romero Magrini,  Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao  Prefeito Municipal, solicitando a necessidade de construção de ondulações  transversais nas vias públicas com prioridade na Rua Júlio Viana em nosso município, de autoria do Vereador Ataíde Feliciano - PSC;</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no_021.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no_021.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando  providências quanto às condições das Ruas Said Farhat e Belarmino Fontoura, de autoria da Vereadora Edervânia Malta – DEM.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no_23.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no_23.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando o patrolamento da estrada do Rio Verde nos trechos mais críticos, especialmente na região depois do córrego Arara até a fazenda Lontra, de autoria do Vereador Sidinei Fontebasse Ferreira - PSC;</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no_24.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no_24.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Manoel Aparecido dos Anjos, Digníssimo Secretário Municipal de Administração com cópia ao Prefeito Municipal, solicitando que seja estudado uma forma entre a Prefeitura e a Cassems, para que o servidor Público Municipal ao se aposentar continue com o plano de Saúde, de autoria do Vereador Sidinei Fontebasse Ferreira - PSC;</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no_25.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no_25.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando para que seja viabilizada a rede de energia elétrica na Rua Rio Verde no Parque Estoril IV, de autoria do Vereador Luiz Antônio Fernandes Ribeiro - MDB;</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no_26.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no_26.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a limpeza da Rua Estevão de Almeida e também poda de árvores Bairro Santos Dumont em nossa cidade, de autoria da Vereadora Rose Pereira - PSOL;</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no_27.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no_27.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, indicando a possibilidade de instalação da iluminação pública nas vias que dão acesso ao Bairro Jardim dos Estados em nossa cidade, de autoria do Vereador Anderson Arry Januário Guimarães – PSDB.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/197/indocacao_no_28.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/197/indocacao_no_28.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, solicita a adoção de medidas econômicas em favor dos pequenos empresários desta cidade afetados pelas restrições estabelecidas no Decreto Municipal n° 37 de 10 de março de 2021, de autoria da Vereadora Edervânia Malta – DEM.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/207/ind._no_29.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/207/ind._no_29.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Lucas Magrini, Digníssimo  Secretário Municipal de Obras e Infraestrutura, solicitando abertura da Rua José _x000D_
 Gregório de Oliveira, de autoria do Vereador Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/208/ind._no_30.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/208/ind._no_30.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor João Alfredo Danieze,  Digníssimo Prefeito Municipal, solicitando a implantação de 02 (duas)  ondulações transversais quebra-molas na Avenida Júlio Viana no Bairro Vista Alegre em nossa cidade, de autoria da Vereadora Rose Pereira - PSOL;</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Indico, ao Excelentíssimo Senhor João Alfredo Danieze,  Digníssimo Prefeito Municipal, solicitando para que apresente Projeto de Lei  Instituindo o Programa Caminho da Escola no âmbito deste Município, de  autoria do Vereador Isac Bernardo de Araújo - PTB;</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/210/ind._no_32.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/210/ind._no_32.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 032/2021, ao Ilustríssimo Senhor Matheus Bollis Fatin,  Digníssimo Secretário Municipal de Saúde, solicita aumento de 40% na  insalubridade dos motoristas da Saúde e demais profissionais da linha de  frente do combate à Covid-19, de autoria da Vereadora Tânia Maria Ferreira  Dias - Solidariedade;</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/211/ind._no_33.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/211/ind._no_33.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Ilustríssimo  Senhor Matheus Bollis Fatin, Digníssimo Secretário Municipal de Saúde,  solicitando a reforma com urgência no Centro Odontológico Municipal, de autoria da Vereadora Tânia Maria Ferreira Dias - Solidariedade</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/213/ind._no_34.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/213/ind._no_34.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Manoel Aparecido dos Anjos, Digníssimo Secretário Municipal de Administração, solicita a regularização dos terrenos do Bairro São Francisco.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/214/ind._no_35.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/214/ind._no_35.2021.pdf</t>
   </si>
   <si>
     <t>Indica, ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicita a instalação de placas identificando os nomes da Ruas de nossa cidade.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Tiago Gomes de Oliveira, Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/215/ind._no__36.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/215/ind._no__36.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicita a reforma em pontes no limite de Ribas do Rio Pardo com a cidade de Jaraguari - MS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/216/ind._no_37.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/216/ind._no_37.2021.pdf</t>
   </si>
   <si>
     <t>Indica, ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicita reparo na iluminação da praça do Estoril ao lado do CRAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/217/ind._no_38.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/217/ind._no_38.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicita patrolamento nas Ruas do Assentamento Melodia em nosso município.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/235/ind._no_39.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/235/ind._no_39.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Lucas Magrini, Digníssimo  Secretário Municipal de Obras e Infraestrutura, solicita a reforma da ponte  sobre o córrego cerrote que dá acesso a estrada do Mimoso.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Anderson, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/236/ind._no_40.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/236/ind._no_40.2021.pdf</t>
   </si>
   <si>
     <t>Indico Ilustríssimo Senhor Matheus Bolis, Digníssimo Secretário Municipal de Saúde com cópia ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando para que realize um estudo técnico para analisar a viabilidade de transformar o Centro de Odontologia em Central de Medicamentos.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/237/ind._no_41.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/237/ind._no_41.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito  Municipal, para que seja realizada a manutenção no Cemitério Municipal.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/238/ind._no_42.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/238/ind._no_42.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Lucas Magrini, Digníssimo  Secretário Municipal de Obras e Infraestrutura, solicita reparo na ponte do  retiro velho, de autoria dos Vereadores.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/239/ind._no_43.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/239/ind._no_43.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Matheus Bolis,  Digníssimo Secretário Municipal de Saúde, indicar que se torne obrigatório a disponibilização de medicamentos necessários ao tratamento da Covid-19 e _x000D_
 seus sintomas na unidade de saúde em que o paciente receber a confirmação da doença.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/240/ind._no_44.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/240/ind._no_44.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, quanto a reabertura da sala lilás da delegacia municipal de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/241/ind._no_45.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/241/ind._no_45.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Lucas Magrini, Digníssimo  Secretário Municipal de Obras e Infraestrutura, solicitando a instalação de rede  elétrica na Rua Rafael Magalhães em nossa cidade.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Vereador Ataíde Feliciano, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/246/ind._no_46.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/246/ind._no_46.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando que tome providências quanto à limpeza e manutenção dos bueiros de nossa cidade.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/247/ind._no_47.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/247/ind._no_47.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando patrolamento da estrada do Córrego sete Placas.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/248/ind._no_48.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/248/ind._no_48.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando que faça o serviço com a máquina Moto Niveladora no trecho do pé de galinha até o Assentamento Avaré em nosso município.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/256/ind._no_49.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/256/ind._no_49.2021.pdf</t>
   </si>
   <si>
     <t>Indica, a Ilustríssima Senhora Guiomar Soares, Digníssima Vice-Prefeita e Secretária Municipal de Assistência Social com cópia ao Secretário Municipal de Obras, que solicita brinquedos na Casa de Acolhimento.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/257/ind._no_50.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/257/ind._no_50.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Mateus Bolis, Digníssimo Secretário Municipal de Saúde, com cópia ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, quanto a possibilidade de realizar ações de acompanhamento, promoção e prevenção a saúde em todos os Assentamentos rurais do nosso município.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/261/ind._no_51.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/261/ind._no_51.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Matheus Bolis, Digníssimo Secretário Municipal de Saúde, que solicita Assistente Social e Psicólogo no Hospital 19 de Março.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/262/ind._no_52.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/262/ind._no_52.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Mateus Bolis, Digníssimo Secretário Municipal de Saúde, com cópia ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, indicando a necessidade de trocadores de fraldas nas unidades de saúde do nosso município.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/265/ind._no_53.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/265/ind._no_53.2021.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando providências na Rua General Eliziário Paim.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/270/ind._no_54.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/270/ind._no_54.2021.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilustríssimo Senhor Manoel Aparecido dos Anjos, Digníssimo Secretário Municipal de Administração/Desenvolvimento com cópia ao Prefeito Municipal, que solicita a viabilização dos implementos, Carreta Reboque e um Encanteirador ao Assentamento Avaré em nosso Município.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/271/ind._no_55.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/271/ind._no_55.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando para que se faça um estudo técnico para analisar a viabilidade de dar uma destinação ao Hospital Velho e a Casa da Sopa.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/272/ind._no_56.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/272/ind._no_56.2021.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando o recapeamento da Rua General Eliziário Paim no Bairro São João em nossa cidade.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/273/ind._no_57.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/273/ind._no_57.2021.pdf</t>
   </si>
   <si>
     <t>Indicação a Bancada Federal do Estado de Mato Grosso do Sul, solicitando apoio para criação do Piso Salarial da Enfermagem, de autoria do Vereador Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Anderson, Missionária Rose Pereira, Tiago Gomes de Oliveira, Vereador Cascão, Vereador Pastor Isac, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/275/ind._no_58.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/275/ind._no_58.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor  Eduardo Riedel, Digníssimo Secretário de Estado de Infraestrutura (Seinfra), quanto a possibilidade de manutenção e recuperação da estrada MS 357, de Ribas até a região do Rio Verde Usina Verde 4ª ligando a MS 245, também da MS 340 de Ribas BR 262 até a Rodovia MS 040 passando pela Usina do Mimoso.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Vereador Paulo da Pax, Alvaro Andrade  (Nego da Borracharia), Anderson, Luiz do Sindicato, Missionária Rose Pereira, Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Ataíde Feliciano, Vereador Cascão, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/283/ind._no_59.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/283/ind._no_59.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, indicando para a possibilidade da troca do nome do Hospital 19 de março para o nome de Doutor José Maria Marques Domingues.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/279/ind._no_60.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/279/ind._no_60.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Saúde, solicitando adoção de um protocolo de enfermagem.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/284/ind._no_61.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/284/ind._no_61.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, indicando para que seja dado o nome do polo industrial o nome do Ex. Secretário Municipal de Desenvolvimento Econômico Senhor Duilio Jurado Fernandes.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/281/ind._no_62.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/281/ind._no_62.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a limpeza na estrada em direção ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Anderson</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/280/ind._no_63.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/280/ind._no_63.2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a instalação de lombada elevada na Rua Joaquim Lino Vieira no Bairro Estoril III.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/285/ind._no_64.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/285/ind._no_64.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Mateus Bolis, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando a possibilidade de disponibilizar agentes comunitários de saúde nos assentamentos rurais de nosso município.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Anderson, Luiz do Sindicato, Missionária Rose Pereira, Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Ataíde Feliciano, Vereador Cascão, Vereador Pastor Isac, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/286/ind._no_65.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/286/ind._no_65.2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Ilustríssimo Senhor Antônio Carlos Videira, Digníssimo Secretário de Estado de Justiça e Segurança Pública, solicitando o aumento do efetivo das policias Civil e Militar.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/287/ind._no_66.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/287/ind._no_66.2021.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando a instalação de sinalização semafórica na Avenida Aureliano Moura Brandão.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/297/ind._no_67.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/297/ind._no_67.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo  Pref. Municipal Sr. João Alfredo Danieze, com cópia para o Departamento competente, que providencie a instalação de uma lombada ou redutor de velocidade, na Rua: Waldemar Francisco da Silva na região abaixo da linha do trem.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/298/ind._no_68.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/298/ind._no_68.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Sr. Prefeito Municipal João Alfredo Danieze, com cópia ao Secretário de Obras Sr. Lucas Magrini, a necessidade de disponibilizar um caminhão pipa para molhar a Rua Waldemar Francisco da Silva próxima a linha do trem, no Bairro Centro Velho;</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/291/ind._no_69.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/291/ind._no_69.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Lucien Resende, Digníssimo Secretário Municipal de Desenvolvimento Econômico, a possibilidade de instalação de lixeiras nas seguintes repartições públicas  municipais.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/296/ind._no_70.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/296/ind._no_70.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Senhor Lucas Romero Magrini, Digníssimo Secretário Municipal de obras e Infraestrutura, com cópia ao Sr. Prefeito Municipal João Alfredo, que seja feito Patrolamento na estada rural do nosso município.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/299/ind._no_71.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/299/ind._no_71.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo diretor-presidente  do Departamento de Trânsito do MS, Sr.  Rudel Espíndola Trindade Júnior.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/295/ind._no_72.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/295/ind._no_72.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Lucas Romero Magrini, Digníssimo Secretário Municipal de obras e Infraestrutura, com cópia  ao Sr. Prefeito João Alfredo Danieze, que seja feito o Patrolamento da estrada do assentamento Pedreira.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Indico a Sra. Elisângela Aparecida Ramos Ortiz, Gerente do Departamento de Trânsito do MS - DETRAN de Ribas do Rio Pardo MS, com cópia ao Prefeito Municipal Sr. João Alfredo Danieze, que sejam viabilizadas placas de passagem sinalizadas de pedestre nas respetivas faixas.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/302/ind._no_74.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/302/ind._no_74.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Secretário Municipal de Obras e Infraestrutura Sr. Lucas Magrini, com cópia a Diretora de Vigilância Sanitária Sr. Divina Castro, que promova ação de esclarecimento  à população para não jogar água de piscina  em vias públicas.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/307/ind._no_75.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/307/ind._no_75.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Digníssimo Secretário Municipal de Educação Sr. Nizael Flores de Almeida, com cópia ao Prefeito Municipal SR. João Alfredo Danieze, solicitando organização e adequação da Biblioteca do SESI para desenvolver curso de informática básica intensivo ao profissionais que desejarem se qualificar para o mercado de trabalho.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/308/ind._no_76.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/308/ind._no_76.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Digníssimo Secretário municipal de Obras e Infraestrutura Sr. Lucas Magrini, com cópia ao Prefeito Municipal João Alfredo Danieze, solicitando providências com relação a iluminação pública na Rua Delminda Coelho entre as Avenidas Nelson Lírio e Jesuíno Álvares de Barros e também no Bairro Jardim do Trabalhador.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/309/ind._no_77.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/309/ind._no_77.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Digníssimo Secretário de Obras e Infraestrutura Sr. Lucas Magrini, solicitando reforma nos equipamentos do canteiro central da Avenida Nelson Lírio tais como bancos e equipamentos de academia, etc.;</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/310/ind._no_78.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/310/ind._no_78.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Digníssimo Secretário Municipal de Obras e Infraestrutura Sr. Lucas Magrini, solicitando a possibilidade de limpezas no entorno do Parque Infantil localizado no Jardim Nova Esperança, bem como melhorias e reforma dos brinquedos.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/311/ind._no_79.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/311/ind._no_79.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Secretário Municipal de Administração Sr. Manoel Aparecido dos Anjos, com cópia ao Prefeito Municipal Sr. João Alfredo Danieze, viabilizar estudos para proposição de projeto de Lei para vedar investidura no serviço público municipal ainda que em cargos de livre nomeação, de indivíduos com decisão transitada em julgado em processos criminais referentes a questão de abuso e exploração sexual contra crianças e adolescentes.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/316/ind._no_80.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/316/ind._no_80.2021.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito um estudo sobre a revitalização do cemitério.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/318/ind._no_81.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/318/ind._no_81.2021.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilização de hemodiálise.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/319/ind._no_82.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/319/ind._no_82.2021.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Sr. Lucien Roberto Garcia de Rezende, que seja feito um estudo sobre a viabilidade de uma "horta comunitária".</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/320/ind._no_83.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/320/ind._no_83.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Secretário Municipal de Obras e Infraestrutura Sr. Lucas Magrini, que seja feito a canalização da água pluvial no espaço entre a Av. Felinto Miller, José dos Santos e a rua Benvindo Fogaça.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/321/ind._no_84.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/321/ind._no_84.2021.pdf</t>
   </si>
   <si>
     <t>Indicação direcionada ao Exmº Diretor Presidente da Sanesul S/A Sr. Walter Carneiro Junior para a possibilidade de ceder o antigo prédio da Sanesul para o Município de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/322/ind._no_85.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/322/ind._no_85.2021.pdf</t>
   </si>
   <si>
     <t>Indicação direcionada ao Ilm.º Sr. Secretário Municipal de Administração Manoel Aparecido dos Anjos, com cópias ao Exmo. Sr. Prefeito Municipal  João Alfredo Danieze, para viabilizar estudo para proposição de projeto de Lei para vedar investidura no serviço público municipal (executivo) ainda que em cargos de livre nomeação, de indivíduos com decisão transitado em julgada em processo criminais referentes a questão de abusos e exploração sexual contra crianças e adolescentes.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Luiz do Sindicato, Missionária Rose Pereira, Vereadora Edervânia Malta, Vereador Cascão, Vereador Pastor Isac, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/331/ind._no_86.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/331/ind._no_86.2021.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a "Construção  de uma Casa de Velório Municipal", na sede do Cemitério Municipal de Ribas do Rio Pardo MS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/332/ind._no_87.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/332/ind._no_87.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Secretário Municipal de Obras e Infraestrutura, a retirada dos pneus do Posto de Gasolina Aparecidinha, localizada  na rodovia BR 262 Km 296, Zona Rural em Ribas do Rio Pardo MS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/333/ind._no_88.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/333/ind._no_88.2021.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja feita uma reforma no Posto de Saúde Habib Fahed para melhor atender a população que precisa de atendimento neste local.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/334/ind._no_89.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/334/ind._no_89.2021.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando a aceleração da vacinação contra o Covid-19.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/339/ind._no_90.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/339/ind._no_90.2021.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando instalação de rede de esgoto no São Sebastião.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/340/ind._no_91.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/340/ind._no_91.2021.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando polos rurais de vacinação contra a Covid-19.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Ataíde Feliciano, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/345/ind._no_92.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/345/ind._no_92.2021.pdf</t>
   </si>
   <si>
     <t>Indicação, solicitando a aquisição de mais um aparelho de raio-x para o nosso Hospital Municipal 19 de março.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/341/ind._no_93.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/341/ind._no_93.2021.pdf</t>
   </si>
   <si>
     <t>Indicação para aquisição de câmeras para as equipes de combate ao COVID-19 da Vigilância Sanitária.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/342/ind._no_94.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/342/ind._no_94.2021.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de serviços de tomografia na rede municipal de saúde.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/346/ind._no_95.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/346/ind._no_95.2021.pdf</t>
   </si>
   <si>
     <t>Indicação para que seja providenciado um redutor de velocidade nas principais ruas e avenidas de nossa cidade.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/352/ind._no_96.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/352/ind._no_96.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Juventude, Esporte e Lazer Antônio Celso da Silva Júnior, com cópia ao Prefeito Municipal, solicitando a manutenção do campo de futebol suíço na Cohab por gramado sintético e construção de vestiário.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/350/ind._no_97.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/350/ind._no_97.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Jeferson Sandro Machado , com cópia ao Prefeito Municipal Sr. João Alfredo Danieze, solicitando providência quanto a efetiva reparação das vias asfálticas do Município em que a empresa Sanesul tem intervindo fazendo cortes.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/351/ind._no_98.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/351/ind._no_98.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Obras e Infraestrutura Lucas Romero Magrini, com cópia ao Prefeito Municipal , solicitando a manutenção da ponte sobre o córrego Tapera queimada próxima a região do bálsamo.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/362/ind._no_99.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/362/ind._no_99.2021.pdf</t>
   </si>
   <si>
     <t>Indicação direcionada ao Sr. Secretário Municipal de Obras e Infraestrutura Lucas Romero  Magrini, com cópia ao Prefeito Municipal, indicando a possibilidade de contratação de eletricista de baixa e alta tensão.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/359/ind._no_100.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/359/ind._no_100.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Obras e Infraestrutura Sr. Luca Romero Magrini, com cópia ao Prefeito Municipal,  solicitando instalação de braços nos postes de iluminação na rua Lisboa, rua esta que dá acesso ao bairro jardim dos Estados.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Tânia, Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/363/ind._no_101.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/363/ind._no_101.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Obras e Infraestrutura, Lucas Romero Magrini, solicita melhorias na acessibilidade da pré-escola Balão Mágica.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/364/ind._no_102.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/364/ind._no_102.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Obras e Infraestrutura, Lucas Romero Magrini, solicitando reforma geral e um estacionamento para o Ceinf Ivone Abes.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/365/ind._no_103.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/365/ind._no_103.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Obras e Infraestrutura, Lucas Romero Magrini, solicitando reforma no ônibus que aloja servidores da Obras.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Obras e Infraestrutura, Lucas Romero Magrini, com cópia ao Sr. prefeito Municipal, solicitando melhoria na sinalização de trânsito da Rua Benjamim de Oliveira, no São Sebastião.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/367/ind._no_105.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/367/ind._no_105.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Saúde, Matheus Bolis Fatin, solicitando informações sobre por quanto tempo o prédio do Centro Social será ocupado pelas equipes de saúde para os exames e atendimentos relacionados a Covid-19.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Obras e Infraestrutura, Lucas Romero Magrini, solicitando informações sobre como foram reformados os veículos que compõem a frota à  sua disposição, quantos veículos foram reformados e quanto custou a reforma e o porquê da referida reforma.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/369/ind._no_107.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/369/ind._no_107.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Educação, Nizael  Flôres de Almeida, solicitando informações  sobre qual abrangência das obras de reformas que serão realizadas nas escolas municipais, isto é, se serão revitalizadas apenas as fachadas ou se serão  realizadas obras no interior dos prédios.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/382/ind._no_108.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/382/ind._no_108.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras , Lucas Romero Magrini, com cópia ao Prefeito Municipal, solicitando iluminação no bairro Jardim dos Estados, reforçando as indicações dos nobres colegas vereadores.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/378/ind._no_109.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/378/ind._no_109.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Educação, Nizael Flôres de Almeida, para que viabiliza transporte para as pessoas que vão fazer a prova do Encceja que aconteceram em Campo Grande - MS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/379/ind._no_110.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/379/ind._no_110.2021.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Ilustríssimo Secretário Municipal de Obras e Infraestrutura, Lucas Romero Magrini, solicitando a reforma do portão da entrada do cemitério",</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/381/ind._no_111.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/381/ind._no_111.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura , Lucas Romero Magrini, com cópia ao Prefeito Municipal , solicitando que seja realizado abertura de estacionamento na Avenida Aureliano Moura Brandão no canteiro central nos seguintes locais, enfrente ao Wilson Cabelereiro, Camda e Supermercado Costa Loja 3.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/383/ind._no_112.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/383/ind._no_112.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Diretor do Departamento de Meio Ambiente, Sr. Vinícius Massaranduba, com cópia ao Prefeito Municipal, solicitando providência em relação aos pombos.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/384/ind._no_113.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/384/ind._no_113.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Educação, Sr. Nizael Flôres de Almeida, solicitando a reabertura da biblioteca Municipal.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/388/ind._no_114.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/388/ind._no_114.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras, Sr. Lucas Romero Magrini, solicitando reforma geral no parquinho do bairro Alvorada.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/389/ind._no_115.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/389/ind._no_115.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Educação, Sr. Nizael Flôres de Almeida, solicitando reforma geral na escola Alcindo Vicente Ferreira.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/393/ind._no_116.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/393/ind._no_116.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito, solicitando a manutenção na estrada para a Fazenda Takigawa em nosso município.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/394/ind._no_117.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/394/ind._no_117.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia ao responsável pelo Departamento Municipal de Meio _x000D_
 Ambiente ou outro órgão competente, para que tome  providências acerca da disposição final ambientalmente adequada do esgoto.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/395/ind._no_118.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/395/ind._no_118.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Matheus Bolis Fatim, Digníssimo Secretário Municipal de Saúde com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, para viabilização deMédico Pediatra aos finais de semana no Hospital Municipal 19 de março.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/405/ind._no_119.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/405/ind._no_119.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Educação, Sr. Nizael Flôres de Almeida, e ao Secretário de Obras e Infraestrutura, Sr. Lucas Magrini, solicitando a reforma do parquinho da Escola Iracy da Silva Almeida.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/406/ind._no_120.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/406/ind._no_120.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Magrini, com cópia ao Prefeito Municipal, solicitando a instalação de lixeiras grandes nos canteiros das avenidas.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/407/ind._no_121.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/407/ind._no_121.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de obras e Infraestrutura, Sr. Lucas Magrini, solicitando a limpeza e e reforma do parquinho dos Parque dos Ipês.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/411/ind._no_122.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/411/ind._no_122.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras e Infraestrutura, Sr. Lucas Magrini, com cópia ao Prefeito Municipal, que tome providência em substituir a tampa e limpar da boca de lobo e também roçar o espaço público na rua General Elizário Paim, entre os números 980 e 1.000.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/410/ind._no_123.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/410/ind._no_123.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Magrini, com cópia ao Prefeito Municipal, para que faça um estudo técnico para resolver problema relacionado a drenagem , na rua Geraldo Bunazar Abes, próximo ao nº 765 e providenciar tapa buraco no referido local.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/404/ind._no_124.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/404/ind._no_124.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Saúde, Sr. Matheus Bollis Fantin, com cópia ao Sr. Prefeito Municipal, solicitando melhorias, como reforma e ampliação de todas as unidades de saúde do Município.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/415/ind._no_125.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/415/ind._no_125.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Magrini, com cópia ao Prefeito Municipal, solicitar a troca de lâmpadas queimadas na rua Maria de Lurdes Sampaio, bairro Boa Vista.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/419/ind._no_126.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/419/ind._no_126.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Juventude, Esporte e Lazer, Sr. Antônio Celso,  com cópia ao Prefeito Municipal, para viabilização de parque infantil e esportivo nas associações rurais Melodia, Nossa Senhora das Graças, Novo Modelo , Assentamentos rurais Mutum e Avaré.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/418/ind._no_127.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/418/ind._no_127.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Juventude, Esporte e Lazer, Sr. Antônio Celso,  com cópia ao Prefeito Municipal, para viabilização do tradicional torneio Inter secretarias de futebol masculino e feminino.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/420/ind._no_128.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/420/ind._no_128.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura Sr. Lucas Romero Magrini, com cópia ao Prefeito Municipal, verificar o que está acontecendo com a iluminação pública no canteiro central da Av. Nelson Lyrio, entre as ruas Manoel G.T e Delminda Coelho.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/421/ind._no_129.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/421/ind._no_129.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, Sr. João Alfredo Danieze, com cópia ao Secretário Municipal de Obras Infraestrutura, para instalação de faixa elevada na Avenida Júlia Viana.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/433/ind._no_130.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/433/ind._no_130.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia Sr. Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura,  solicitando a instalação de iluminação pública em via pública canteiro central  da Avenida Nelson Lyrio entre as Ruas Waldemar Francisco da Silva e Benjamim de Oliveira.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/422/ind._no_131.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/422/ind._no_131.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópias ao Prefeito Municipal e  ao Secretário Municipal de Juventude, Esporte e Lazer, solicitando a iluminação no Estádio Municipal Argeu Silveira Lima.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/426/ind._no_132.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/426/ind._no_132.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Saúde, Sr. Matheus Bolis Fatin, com cópia ao Prefeito Municipal, para que seja viabilizado a aquisição de um aparelho de raio X móvel.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/427/ind._no_133.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/427/ind._no_133.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretario Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópia ao Prefeito Municipal, solicitando manutenção na estrada que dá acesso aos assentamentos Mutum e Avaré.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/428/ind._no_134.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/428/ind._no_134.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário do Estado de Infraestrutura, Sr. Eduardo Riedel, solicitando melhorias na estrada do Mimoso.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/430/ind._no_135.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/430/ind._no_135.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a reforma na ponte sobre o córrego Ferreirão em nosso Município.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/431/ind._no_136.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/431/ind._no_136.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia aos Secretários Municipais, solicitando a possibilidade de adequação dos prédios públicos garantindo acessibilidade a todos, conforme legislações e normas técnicas em vigor.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no_137.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no_137.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, com cópia ao  Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, para que seja instalada lixeiras grandes na entrada da Liga.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao__no_138.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao__no_138.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópia ao Prefeito Municipal, que estude a possibilidade de fazer um Projeto de Lei, autorizando a Prefeitura Municipal a fazer doação de terras para aterro.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no139.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no139.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Administração, Sr. Manoel Aparecido dos Anjos, com cópia ao Prefeito Municipal, que estude a possibilidade de regularizarem os nomes das ruas e números de casas próximo orçamento.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no_140.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no_140.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópia ao Prefeito Municipal, para que seja feito estudos para colocação de tubos no córrego Mateira, e que imediato se faça uma manutenção na ponte do mesmo.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_no_141.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_no_141.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Secretário de Fazenda, Sr. Felipe Mattos, solicitando unidade própria da Agência Fazendária.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no_142.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no_142.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal, Sr. João Alfredo Danieze, com cópia ao Secretário de Obras e Infraestrutura, solicitando a possibilidade de  instalações de faixas elevadas em frente as principais Escolas m Municipais de Ensino.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/450/ind._no_143.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/450/ind._no_143.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Desenvolvimento Econômico, Sr. Lucien Roberto Garcia de Rezende, para que sejam  instalados ares condicionados na Feira Municipal.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/451/ind._no_144.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/451/ind._no_144.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, com cópia ao Secretário Municipal de Obras e Infraestrutura, para que providencie um redutor de velocidade na Rua Delminda Coelho, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/452/ind._no__145.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/452/ind._no__145.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, Sr. João Alfredo Danieze, solicitando a elaboração participativa e o encaminhamento de projeto de lei instituindo um novo código de obras e postura no município.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no_146.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no_146.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e infraestrutura, com cópia ao Prefeito Municipal, solicitando iluminação no Polo Industrial Center Ribas.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/453/ind._no_147.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/453/ind._no_147.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Secretário Municipal de Esporte, juventude e Lazer, Sr. Antônio Celso, com cópia ao Prefeito Municipal, para a realização das olimpíadas na terceira idade.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/454/ind._no_148.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/454/ind._no_148.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, com cópia ao Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando reforma na ponte do Córrego Campo Alegre.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_149.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_149.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura , Sr. Lucas Romero Magrini, com cópia ao prefeito Municipal, solicitando roçada no campo da Vila Jabour.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_150.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_150.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando instalação de lombadas e placas de sinalização na São Sebastião.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_151.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_151.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando mutirão de Limpeza  na São Sebastião;</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_152.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_152.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando limpeza nas bocas de lobo da Rua José Coleto Garcia na São Sebastião.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_153.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_153.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Estado de Infraestrutura, Sr. Eduardo Riedel, com cópia ao Secretário Municipal de Obras e Infraestrutura de  Ribas do Rio pardo MS, solicitando Cascalhamento na estrada do Mimoso, especificamente entre a São Félix até o término do Linhão.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no_154.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no_154.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras de Infraestrutura , para que seja instalado parquinho no São Sebastião.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no_155.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no_155.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópia ao prefeito Municipal, solicitando Patrolamento no Bairro Parque Estoril I, II, III e IV.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_no_156.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_no_156.2021.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando ao Secretário Municipal de Educação, Sr. Nizael Flôres, a volta das atividades da Banda Marcial Gilberto Fogaça.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_158.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_158.2021.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia às Secretarias competentes,  solicitando a volta das atividades na Academia Mais Saúde.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_159.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_159.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucien Roberto Garcia de  Rezende, Digníssimo secretário Municipal de Desenvolvimento Econômico,  com cópia ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito  Municipal, solicitando uma patrulha mecanizada no Assentamento Novo  Modelo.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_160.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_160.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucas Magrini, Digníssimo  Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando melhorias na estrada da Fazenda Vovô Hélio.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_161.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_161.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando o rebaixamento da calçada na Avenida Nelson Lírio.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_162.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_162.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Lucas Magrini,  Digníssimo Secretário Municipal de Obras e Infraestrutura e ao Departamento de Trânsito Municipal, solicitando a construção de uma lombada de elevação  de trânsito na Avenida Jesuíno Álvares de Barros, Bairro Santo André próximo a Igreja Evangélica A Palavra de Cristo.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_163.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_163.2021.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilustríssimo Senhor Diogo Antônio da Silva, Digníssimo Diretor do Departamento Municipal de Cultura com cópia ao _x000D_
 Prefeito Municipal, solicitando quanto a possibilidade de criação de um memorial de Ribas do Rio Pardo.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no_164.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no_164.2021.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilustríssimo Senhor Lucas Magrini, Digníssimo  Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito _x000D_
 Municipal, solicitando reparos da iluminação da Rua General Wilson Fontoura, Bairro Santos Dumont.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_165.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_165.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando um mutirão de limpeza no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_166.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_166.2021.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando o cascalhamento das ruas do Bairro Jardim Parque Estoril, Bairro Santos Dumont.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no_167.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no_167.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucien Roberto Garcia de Rezende, Digníssimo secretário Municipal de Desenvolvimento Econômico, _x000D_
 com cópia ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando a instalação de horta comunitária.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Anderson, Alvaro Andrade  (Nego da Borracharia), Missionária Rose Pereira, Tiago Gomes de Oliveira, Vereador Cascão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no_168.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no_168.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a manutenção de todas as vias públicas sem pavimentação de nossa cidade.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>Vereador Paulo da Pax, Luiz do Sindicato, Missionária Rose Pereira, Vereadora Edervânia Malta, Vereador Cascão, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no_169.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no_169.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 169/2021, ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Senhor Guilherme Tabosa, Digníssimo Procurador Geral do Município, solicitando o encaminhamento de Projeto de Lei autorizando a aquisição e/ou a desapropriação de área para a instalação de aterro sanitário que atenda a Legislação Municipal, de autoria do Vereador Paulo Henrique Pereira da Silva – PSC e outros;</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_170.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_170.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 170/2021, ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a limpeza e roçagem de mato na Escola Municipal Professora Mareide Monteiro de Lima, no Bairro Jardim Parque Estoril 1.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_171.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_171.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 171/2021, ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Secretário de Estado Ilustríssimo Senhor Eduardo Riedel, solicitando melhorias na estrada da Fazenda Cassununga em nosso Município.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no_172.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no_172.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 172/2021, ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a manutenção dos equipamentos da academia ao ar livre, parquinho infantil e iluminação da quadra da praça do Jardim Parque Estoril na Avenida Alentino de Souza de Oliveira.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_173.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_173.2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 173/2021, ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a limpeza e manutenção dos brinquedos do Parque Infantil do Jardim Nova Esperança.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no_174.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no_174.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário  Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, para providenciar instalação de braço de iluminação pública, na Avenida Alentino  Souza Oliveira, próximo ao número 1.766, sendo dois postes, lado direito e lado esquerdo do imóvel.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_no_175.2021..pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_no_175.2021..pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudo para aumento da quantidade de conselheiros tutelares.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_176.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_176.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando limpeza e instalação de placas nos bairros e avenidas.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_177.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_177.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópia ao prefeito Municipal, solicitando providencialmente de operação tapa buracos nas ruas da nossa cidade.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no_178.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no_178.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Saúde, Sr. Matheus Bolis Fatin, com cópia ao prefeito Municipal , solicitando farmácia 24hrs no Hospital Municipal de RRP/MS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_179.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_179.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando a instalação de Casa de Acolhimento do Idoso.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no_180.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no_180.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópia ao Prefeito Municipal, solicitando  manutenção da ponte entre as fazendas Minuano e Santa Clara.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no_181.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no_181.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando eliminação do odor de esgoto na Rua Waldemar Francisco da Silva.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_182.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_182.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando estudo quanto à viabilidade de criação de uma pasta municipal de habitação e de planejamento urbano e regularização fundiária.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_no_183.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_no_183.2021.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Esporte, Juventude e Lazer, Sr. Antônio Celso, com cópia ao Prefeito Municipal, para realização de reforma da praça e do Campo do Bairro COHAB.</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/150/mocao_n.01.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/150/mocao_n.01.2021.pdf</t>
   </si>
   <si>
     <t>Moção n°001/2021, a Ilustríssima Família do saudoso Senhor Maurício José dos Santos pelo seu falecimento ocorrido no dia 18 de fevereiro de 2021, de autoria do Legislativo Municipal;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/151/mocao_n.02.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/151/mocao_n.02.2021.pdf</t>
   </si>
   <si>
     <t>Moção n° 002/2021, a Ilustríssima Família do saudoso Senhor Hélio Leite de Moraes, pelo seu falecimento ocorrido no dia 16 de fevereiro de 2021, de autoria do Legislativo Municipal;</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/242/mocao_no_03.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/242/mocao_no_03.2021.pdf</t>
   </si>
   <si>
     <t>Moção nº  03/2021 de Pesar  a família do saudoso Senhor Suede Guedes,  pelo seu falecimento ocorrido no dia 05 de março de 2021.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/289/mocao_no_05.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/289/mocao_no_05.2021.pdf</t>
   </si>
   <si>
     <t>Moção n° 005/2021, à Ilustríssima Família do saudoso Senhor José Maria Marques Domingues, pelo seu falecimento ocorrido no dia 6 de maio de 2021.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/323/mocao_no_6.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/323/mocao_no_6.2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar a família do saudoso Sr. Miguel Marcelino.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/347/mocao_no_07.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/347/mocao_no_07.2021.pdf</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares do falecidos, Sr. Arnaldo de Almeida, da Sra. Priscila Renata Lima e Sra. Rosane de De Fátima Tosso Lima.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/479/mocao_no_8.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/479/mocao_no_8.2021.pdf</t>
   </si>
   <si>
     <t>Manifestação de Congratulação a Renê Leal Nunes de Freitas.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>Moção n° 10/2021, Votos de Congratulações ao Jovem José Vitor Leme, pela conquista do bicampeonato Mundial da PBR.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>Moção n° 11/2021, Votos de Congratulações aos Conselheiros Tutelares do Município, em comemoração ao Dia do Conselheiro Tutelar.</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_n.01.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_n.01.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Manoel Aparecido dos Anjos, Digníssimo secretário Municipal de Administração, esclarecimentos sobre a quantidade de cargos comissionados existentes na estrutura administrativa do Executivo Municipal, bem como sobre quais deles estão ocupados, de autoria da Vereadora Tânia Maria Ferreira Dias – Solidariedade;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_n.02.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_n.02.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia ao Secretário Municipal de Educação, informações sobre a carga horária dos servidores administrativos da cozinha e da limpeza das unidades de ensino, de autoria da Vereadora Edervânia dos Santos Malta - DEM;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_n.03.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_n.03.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre a possível criação de Usinas hidrelétricas tanto no Rio Botas como no Rio Pardo na região acima da usina do Mimoso neste Município, de autoria do Vereador Sidinei Fontebasse Ferreira - PSC;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_n.04.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_n.04.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Manoel Aparecido dos Anjos, Digníssimo secretário Municipal de Administração, com cópias ao Prefeito Municipal e ao Secretário Municipal de Finanças, informações sobre o Portal da Transparência, de autoria do Vereador Álvaro Andrade dos Santos - PSD;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no__07.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no__07.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssima Senhora Guiomar Soares dos Santos, Digníssima Vice-Prefeita e Secretária Municipal de Assistência Social, informações sobre o retorno das atividades do Centro Social Brasil Criança Cidadã, de autoria da Vereadora Tânia Maria Ferreira Dias – Solidariedade;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_no_08.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_no_08.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 008/2021, ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia ao Secretário Municipal de Administração, Requer que seja encaminhado a relação ao Poder Legislativo os nomes por completo dos vigias do Município e o período de trabalho e onde estão lotados, de autoria do Vereador Paulo Henrique Pereira da Silva - DEM;</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no_09.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no_09.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssima Senhora Carolina Bergo Domingues, Secretária Municipal de Saúde, que a Mesa para que convoque a ilustre Secretária para prestar esclarecimentos a falta de remédios e demais assuntos da Pasta, de autoria da Vereadora Tânia Maria Ferreira Dias – Solidariedade;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento__no10.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento__no10.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Secretário Municipal de Administração Manoel Aparecido dos Anjos com cópia à Secretária Municipal de Saúde e ao Secretário Municipal de Educação, informações sobre a quantidade de servidores públicos que já contraíram Covid-19 e as providências tomadas em relação aos grupos de risco, de autoria da Vereadora Edervânia dos Santos Malta - DEM;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no__11.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no__11.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Nizael Almeida, Digníssimo Secretário Municipal de Educação, informações sobre a quantidade de vagas de estágio por secretaria, de autoria da Vereadora Edervânia dos Santos Malta - DEM;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no_012.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no_012.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Duílio Jurado  Fernandes, Digníssimo Secretário Municipal de Desenvolvimento Econômico,  informações sobre as frotas e patrulha mecanizada da agricultura  familiar e onde estão lotadas, de autoria da Vereadora Tânia Maria Ferreira Dias – Solidariedade;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_no_013.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_no_013.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Duílio Jurado  Fernandes, Digníssimo Secretário Municipal de Desenvolvimento Econômico com cópia ao Prefeito Municipal, que seja disponibilizado um micro-ônibus na região dos Assentamentos Melodia e Nossa Senhora das Graças para  fazer o transporte dos Assentados que fazem parte da agricultura familiar e  vende seus produtos na feira municipal, de autoria do Vereador Luiz Antônio Fernandes Ribeiro - MDB;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no_014.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no_014.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia ao Secretário Municipal de  Administração, cópias dos aditivos das licitações efetuadas no  presente ano, de autoria do Vereador Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_no_015.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_no_015.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Diretor Municipal de Trânsito com cópia ao Prefeito Municipal, informações sobre estudos do Departamento de Trânsito para a Ruas Embaúba, de autoria da Vereadora Edervânia dos Santos Malta - DEM</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_no_16.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Centro de Tratamento de água e esgoto ao Senhor Jeferson Sandro Machado, Supervisor da Sanesul local, de autoria da Vereadora Tânia Maria Ferreira Dias – Solidariedade;</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no_17.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no_17.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Matheus Bollis, Digníssimo Secretário Municipal de Saúde, imagens das câmeras do Centro Odontológico e informações sobre procedimento administrativo contra os dentistas Humberto Aparecido Bianchi e Luciana Jorge Bianchi, de autoria do Vereador Álvaro Andrade dos Santos - PSD;</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no_18.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no_18.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Manoel dos Anjos, Digníssimo Secretário Municipal de Administração, requer informações sobre o expediente e as condições de trabalho dos vigias, de autoria da Vereadora Edervânia dos Santos Malta - DEM;</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Tiago Gomes de Oliveira, Alvaro Andrade  (Nego da Borracharia), Anderson, Tânia, Vereadora Edervânia Malta, Vereador Ataíde Feliciano, Vereador Cascão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no_19.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no_19.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, requer informações sobre o vínculo da Clínica Bergo Domingues com a Prefeitura Municipal, de autoria dos Vereadores: Tiago Gomes de Oliveira – PSDB, Anderson Arry Januário Guimarães – PSDB, Ataíde Feliciano da Silva – PSC, Sidinei Fontebasse Ferreira – PSC, Edervânia dos Santos Malta – DEM, Álvaro Andrade dos Santos – PSD e Tânia Maria Ferreira Dias – Solidariedade;</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_no_20.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_no_20.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Administração, requer cópia integrais de todos os processos licitatórios já realizados e também dos aditivados em 2021 com os respectivos valores, objetos e detalhamentos, de autoria do Vereador Tiago Gomes de Oliveira – PSDB;</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_no_21.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_no_21.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia a Senhora Guiomar Soares dos Santos, Digníssima Secretária Municipal de Assistência Social, requer esclarecimentos a respeito da Casa de apoio de Barretos de Ribas do Rio Pardo, de autoria da Vereadora Rose Pereira – PSOL;</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_no_22.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_no_22.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Presidente da Câmara Municipal, requerendo a concessão de Regime de Urgência Especial ao Projeto de Lei n° 003/2021 do Poder Executivo Municipal, que ratifica a proposta de intenções do Consórcio para aquisição de vacinas contra a pandemia do Covid-19 e dá outras providências, de autoria deste Poder Legislativo Municipal;</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_no_23.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_no_23.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal, requer informações referente a adesão ao programa Estadual de Transporte Escolar de Mato Grosso do Sul (PTE-MS), de autoria do Vereador Anderson Arry Januário Guimarães - PSDB;</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_no_24.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_no_24.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Jeferson Sandro Machado, Digníssimo Supervisor da Sanesul local, requer informações sobre a cobrança da tarifa mínima de água, de autoria do Vereador Álvaro Andrade dos Santos – PSD e do Vereador Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/203/req._no_25.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/203/req._no_25.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia ao Ilustríssimo Senhor  Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, informações sobre o loteamento Vale do Sol, de autoria do Vereador  Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/204/req._no_26.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/204/req._no_26.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Lucas Romero Magrini,  Digníssimo Secretário Municipal de Obras e Infraestrutura, requer informações  sobre a exposição do lixão próximo ao Cemitério Municipal, de autoria da Vereadora Edervânia dos Santos Malta - DEM;</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/205/req._no_27.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/205/req._no_27.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Matheus Bollis Fatin ,Digníssimo Secretário Municipal de Saúde, requer informações sobre o quadro de funcionários de agente de saúde, de autoria da Vereadora Tânia Maria  Ferreira Dias - Solidariedade;</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/206/req.__no_28.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/206/req.__no_28.2021.pdf</t>
   </si>
   <si>
     <t>Requer  n° 028/2021, ao Excelentíssimo Senhor João Alfredo  Danieze, requer informações sobre o selo de alimentícios, de autoria da  Vereadora Tânia Maria Ferreira Dias - Solidariedade;</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/218/req._no_29.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/218/req._no_29.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento  ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia aos Secretários Municipais, requer informações sobre o atendimento integral da Lei Municipal n° 1.163/2019, que dispõe sobre a obrigatoriedade de oferecer cadeiras de rodas para pessoas com dificuldades de locomoção dentro das dependências municipais.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/219/req._no_30.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/219/req._no_30.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ilustríssimo Senhor Matheus Bolis, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, requer informações sobre o cronograma de vacinação contra o Covid-19.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/220/req._no_31.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/220/req._no_31.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, requer que verifique a possibilidade de conceder cestas básicas em caráter emergencial às famílias em situação de carência afetadas pelos impactos financeiros tendo em vista o grave cenário econômico pelo qual a cidade passa em decorrência das medidas de enfrentamento à COVID-19.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/221/req._no_32.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/221/req._no_32.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento  ao Ilustríssimo Senhor Nizael de Almeida, Digníssimo Secretário Municipal de Educação, requer informações sobre a entrega da merenda escolar.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/222/req._no__33.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/222/req._no__33.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento  ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura, requer informações sobre o lixo despejado na estrada do Mimoso.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/231/req._no_34.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/231/req._no_34.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, imagens sobre restrições de  uso da calçada pelos comércios.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/252/req._no_35.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/252/req._no_35.2021.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal Interino de Desenvolvimento Econômico, informações sobre veículos da Agricultura Familiar.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Anderson, Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/232/req._no_36.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/232/req._no_36.2021.pdf</t>
   </si>
   <si>
     <t>Requer, ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, requer informações sobre abertura do Cras do Bairro Estoril, de autoria dos Vereadores: Tânia Maria Ferreira Dias – Solidariedade, Ataíde Feliciano da Silva – PSC, Tiago Gomes de Oliveira – PSDB, Edervânia dos Santos Malta – DEM e Anderson Arry Januário Guimarães - PSDB;</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/233/req._no_37.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/233/req._no_37.2021.pdf</t>
   </si>
   <si>
     <t>Requer  ao Excelentíssimo Presidente da Câmara Municipal, requer que seja discutido e votado em Regime de Urgência Especial os Projetos de Leis 010 e o 011/2021 do Executivo Municipal, de autoria do Legislativo Municipal;</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/234/req._no38.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/234/req._no38.2021.pdf</t>
   </si>
   <si>
     <t>Requer, ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Matheus Bolis, Digníssimo Secretário Municipal de Saúde, requer informações sobre estrutura de tratamento da Covid-19.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/250/req.no_39.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/250/req.no_39.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, requer informações sobre nivelamento das calçadas.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/251/req._no_40.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/251/req._no_40.2021.pdf</t>
   </si>
   <si>
     <t>Requer , ao Ilustríssimo Senhor Matheus Bolis, Digníssimo Secretário Municipal de Saúde com cópia ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre a vacinação dos profissionais de educação física contra a Covid-19.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>Vereadora Edervânia Malta, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/253/req._no_41.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/253/req._no_41.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, requer informações sobre plano de arborização.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/254/req._no_42.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/254/req._no_42.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Promotor de Justiça a abertura de procedimento em face da SANESUL, haja vista o descumprimento do estabelecido na Lei Municipal n° 1.110/2019 em detrimento dos consumidores.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/255/req._no_43.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/255/req._no_43.2021.pdf</t>
   </si>
   <si>
     <t>Requer, ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Educação, informações sobre suspensão do Projeto Prato Feito.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/258/req._no_44.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/258/req._no_44.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal,  informações sobre incentivos fiscais para contratação de moradores locais.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/259/req._no_45.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/259/req._no_45.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Roberson Luis Moreira, Digníssimo Engenheiro na Prefeitura Municipal, informações do Departamento de Obras e Serviços Urbanos se há algum Projeto Habitacional no Município.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/260/req._no_46.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/260/req._no_46.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura,  informações sobre pavimentação.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/266/req._no_47.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/266/req._no_47.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura, requer informações sobre abastecimento de máquina particular.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/267/req._no48.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/267/req._no48.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, requer informações sobre a cobrança da tarifa mínima de água.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/282/req._no_49.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/282/req._no_49.2021.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia ao Secretário Municipal de Administração, requer informações dos valores gastos com a folha de pagamento de acordo com o orçamento mensal da Prefeitura, bem como informe com índice de porcentagem (LRF) informações sobre o percentual representado pela filha de pagamento dos servidores no total de gastos do município meses janeiro, fevereiro, março e abril.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/274/req._no_50.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/274/req._no_50.2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja votado em Regime de Urgência Especial o Projeto de Lei n° 017/2021, dispõe sobre insalubridade dos profissionais da saúde pública municipal – do quadro efetivo, comissionado, credenciado ou terceirizado, durante a Pandemia da COVID-19 de autoria do Executivo Municipal, este requerimento de autoria do Legislativo Municipal;</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_51.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_51.2021.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Ilustríssimo Senhor Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação, requer informações sobre a entrega do Kit alimentação da zona rural.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/288/req._no52.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/288/req._no52.2021.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Ilustríssimo Senhor Manoel Aparecido dos Anjos, Digníssimo Secretário Municipal de Administração com cópia ao Prefeito Municipal, requer informações sobre a Senhora Iria Cabral, aprovada em concurso público para exercer o cargo de cozinheira, realizado pelo ente público município de Ribas do Rio Pardo – MS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/292/req._no_53.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/292/req._no_53.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações do departamento de obras se há cronograma de limpeza nos bairros . Fazer a divulgação nas mídias e no bairro onde for atendido.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/293/req._no_54.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/293/req._no_54.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações de departamento de Obras sobre cronograma de reparos da iluminação pública nos bairros.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/294/req._no_55.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/294/req._no_55.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário Municipal de Obras e Infraestrutura Sr. Lucas Magrini, informações se há cronograma da coleta de lixo nas avenidas principais.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/303/req._no_56.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/303/req._no_56.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Secretário Municipal Administrativo  Sr. Manoel Aparecido dos Anjos, informações sobre o motivo de não estarem sendo chamados as pessoas aprovadas nos concursos.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/304/req._no_57.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/304/req._no_57.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. Prefeito Municipal Sr. João Alfredo Danieze, informações sobre as tintas usadas para faixa de pedestre.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/305/req._no_58.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/305/req._no_58.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário Municipal de Saúde Sr. Matheus Bolis, com cópia ao Excelentíssimo Prefeito municipal  Sr.  João  Alfredo Danieze, informações sobre aparelhos de Raio X e de eletrocardiograma.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/306/req._no_59.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/306/req._no_59.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário Municipal de Obras e Infraestrutura Sr. Lucas Magrini, a canalização água pluvial no espaço entre a Avenida Senador Filinto Muller, José dos Santos e a Rua Benvindo Fogaça.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/317/req._no_60.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/317/req._no_60.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a campanha do agasalho.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tiago Gomes de Oliveira, Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/330/req._no_61.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/330/req._no_61.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Promotor de Justiça, Sr. George Zarour César, informações sobre a utilização indevida do fundo de honorários advocatícios.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/335/req._no_62.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/335/req._no_62.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a concessão de regime de urgência especial aos Projetos de Leis do Executivo Municipal de números 18, 19 e 20.2021.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/336/req._no_64.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/336/req._no_64.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento para viabilizar estudo para proposição de quinquênio aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/337/req._no_65.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/337/req._no_65.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre  taxa de iluminação pública.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/338/req._no_66.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/338/req._no_66.2021.pdf</t>
   </si>
   <si>
     <t>Requer abertura de procedimento em face a Sanesul, haja visto o descumprimento o estabelecido na Lei Municipal nº1.193/2021.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/343/req_no_67.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/343/req_no_67.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a falta de fornecimento de passagens para emigrantes.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/344/req._no_68.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/344/req._no_68.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre contratação de empresa para gestão de convênios.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/348/req._no_69.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/348/req._no_69.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre planejamento para o trânsito.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/360/req._no_70.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/360/req._no_70.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal João Alfredo Danieze, prestar informações à respeito do uso da máquina pública para fins pessoais.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/361/req._no_71.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/361/req._no_71.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Secretário Municipal de Administração Manoel dos Anjos, com cópia ao Prefeito Municipal , informações sobre o processo de atendimento da Lei nº 1.163/19 (cadeiras de rodas).</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/390/req._no_72.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/390/req._no_72.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr.  João Alfredo Danieze, com cópia ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, informações sobre regularização de rua no entorno de alojamento no Jardim do Trabalhador.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/380/req._no_73.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/380/req._no_73.2021.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de regimente de urgência especial ao Projeto de Lei nº 31/2021, de autoria do Poder Legislativo, que dispõe sobre autorização ao Poder Executivo Municipal a efetuar com transporte para o Clube Atlético Pinheiros participar da Copa Morena cujas fases do Campeonato ocorrerão em município do Estado.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/385/req._no_74.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/385/req._no_74.2021.pdf</t>
   </si>
   <si>
     <t>Requer  ao Secretário Municipal de Obras , Lucas Romero Magrini, informações sobre as providências a serem tomadas na Rua Belarmino Fontoura.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/386/req._no_75.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/386/req._no_75.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal , João Alfredo Danieze, com cópia ao Secretário Municipal de Administração, Manoel dos Anjos, informações sobre quadro de servidores do Executivo.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/387/req._no_76.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/387/req._no_76.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, João Alfredo Danieze, informações sobre contratação de assessoria contábil.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/403/req._no_77.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/403/req._no_77.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Matheus Bolis Fatim, Digníssimo secretário Municipal de Saúde com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre prestação de contas da Saúde.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/397/req._no_78.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/397/req._no_78.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo  Danieze, Digníssimo Prefeito Municipal, informações sobre contratação  de Empresa de parentes de Servidores Municipais.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/392/req.__no_79.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/392/req.__no_79.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Sr. João Alfredo Municipal, informações sobre coleta de lixo no Assentamento Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/396/req._no_80.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/396/req._no_80.2021.pdf</t>
   </si>
   <si>
     <t>Requer, ao Ilustríssimo Secretário Municipal de  Administração Senhor Manoel Aparecido dos Anjos com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre a Lei Municipal n° 1.187, de 23 de março de 2021 que institui a Política Municipal do controle de Natalidade de Cães e Gatos e dá outras providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/398/req._no_81.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/398/req._no_81.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Lucien Roberto Garcia de Rezende, Digníssimo Secretário Municipal de Desenvolvimento Econômico, informações sobre convênios para implementação de programas habitacionais no Município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/399/req._no_82.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/399/req._no_82.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre os procedimentos administrativos disciplinares e sindicâncias instauradas no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/400/req._no_83.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/400/req._no_83.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Nizael Flôres de Almeida, Digníssimo Secretário Municipal de Educação, informações  sobre vistorias dos Ônibus Escolares.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia, Vereadora Edervânia Malta, Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/401/req._no_84.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/401/req._no_84.2021.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora da Câmara Municipal a Abertura de Comissão Parlamentar de Inquérito, conforme o Artigo 41 do Regimento Interno em face do Processo n° 082/2021, Inexigibilidade de Licitação n° 008/2021.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/402/req._no_85.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/402/req._no_85.2021.pdf</t>
   </si>
   <si>
     <t>Requer Ilustríssimo Sr. Nizael Flôres de Almeida, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal,  informações sobre a situação de funcionária pública quanto a carga horária cumprida pela Servidora Silvana Oliveira Almeida, lotada no cargo de Professora de Artes.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/412/req._no_86.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/412/req._no_86.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Magrini, com cópia ao Prefeito Municipal, requerendo informações sobre valores gastos pela Secretaria de Obras.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/413/req._no_87.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/413/req._no_87.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal , Sr. João Alfredo Danieze, requerendo informações sobre o contrato com a empresa TECFAZ.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/414/req._no_88.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/414/req._no_88.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, Sr. João Alfredo Danieze, requerendo informações sobre contrato com a empresa Ricardo Meire.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/408/req._no_89.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/408/req._no_89.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, Sr. João Alfredo, requerendo informações sobre ordenamento no trânsito.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/409/req._no_90.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/409/req._no_90.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, Sr. Nizael Flôres de Almeida, com cópia ao Prefeito Municipal, requerendo informações sobre a convocações da lista dos professores temporários.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/417/req._no_91.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/417/req._no_91.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento a Secretária Municipal de Assistência Social, Sra. Jaqueline Pereira Arimura, com cópia ao Prefeito Municipal, requerendo informações sobre emissão de 2ª via de RG para pessoas devidamente inscritas no CadÚnico.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/423/req._no_92.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/423/req._no_92.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de saúde, Sr. Matheus Bolis, com cópia ao Prefeito Municipal, informações sobre os valores recebidos e gastos pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/424/req._no_93.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/424/req._no_93.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. João Alfredo Danieze, informações sobre os ônibus universitários.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/425/req._no_94.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/425/req._no_94.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, Sr. João Alfredo Danieze, informações sobre a empresa Sol Brasil.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Ataíde Feliciano, Vereador Pastor Isac, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/429/req._no_95.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/429/req._no_95.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de Convocação do Exmo. Prefeito Municipal, Sr. João Alfredo Danieze, conforme Art. 31, inciso XVII da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>Tânia, Tiago Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/432/req._no_96.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/432/req._no_96.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre recursos e finanças do Município.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_no_97.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_no_97.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, informação sobre o pedido de iluminação na Avenida Nelson Lírio e qual a previsão para o serviço.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_no_98.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_no_98.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Prefeito Municipal, sobrea destinação do Balneário Mantena, diante da instalação da fábrica nas proximidades.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_no_99.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_no_99.2021.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópia ao Prefeito Municipal, sobre a reforma do caminhão pipa.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_no_100.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_no_100.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, informações sobre aluguel do prédio Procon.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_no_101.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_no_101.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal Sr. João Alfredo Danieze, requer informações sobre projeto para o pagamento do Aluguel da Casa de Apoio de Barretos.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_no_102.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_no_102.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras e Infraestrutura, informações sobre projetos do Programa Avançar Cidades.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Luiz do Sindicato, Vereador Pastor Isac, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_no_103.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_no_103.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando a concessão de urgência especial ao Projeto de Lei do Executivo nº 28.2021.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no_104.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no_104.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Saúde , com cópia ao Prefeito Municipal , informações sobre, como é monitorado o uso do tabaco em nosso município, quais são as políticas públicas de prevenção e qual ajuda é oferecida para quem deseja parar de fumar.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_no_105.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_no_105.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópia ao prefeito Municipal, informações sobre como está sendo realizado o transbordo dos resíduos (lixo) do nosso sanitário para a unidade de tratamento.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/474/requerimento_no_106.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/474/requerimento_no_106.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, com cópia ao Secretário Municipal de Educação, informações sobre o planejamento para as aulas em 2022.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_no_107.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_no_107.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, com cópia ao Secretário Municipal de Educação, informações sobre pagamento de 14º salário para os professores.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_no_108.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_no_108.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Supervisor da Sanesul do município, Sr. Jeferson Sandro machado, com cópia ao prefeito Municipal,  informações da falta de água no Centro Velho, próximo à Escola Estadual Dr. João Pince de Arruda (JOPA).</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_no_109.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_no_109.2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Educação, Sr. Nizael Flôres, com cópia ao Prefeito Municipal informações sobre a volta à aulas na Zona Rural.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_no_110.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_no_110.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, requer informações sobre emissão de carteirinhas estudantis.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_no_111.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_no_111.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento requer a concessão de urgência especial ao Projeto de Lei n° 026, de 26 de outubro de 2021, de autoria do Poder Legislativo;</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_no_112.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_no_112.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, requer esclarecimentos sobre a destinação da verba orçamentária.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/507/requerimento_no1_13.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/507/requerimento_no1_13.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento , ao Ilustríssimo Senhor Nizael Flôres, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal  e ao Titular da Promotoria Senhor George Zarour Cezar, requer informações sobre o transporte Escolar.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento_no_114.2021_com_anexo.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento_no_114.2021_com_anexo.pdf</t>
   </si>
   <si>
     <t>Requerimento  ao Ilustríssimo Senhor Nizael Flôres, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal e ao Titular da Promotoria Senhor George Zarour Cezar, requer informações sobre o prédio da Escola Alcindo Vicente Ferreira.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_115.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_115.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ilustríssimo Senhor Lucas Magrini, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, requer informações sobre o maquinário da Obras.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_116.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_116.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento  ao Ilustríssimo Senhor Matheus Bolis, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, requer informações sobre partos realizados no Hospital Municipal.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_117.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_117.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 117/2021, à Mesa Requer a votação em Regime de Urgência Especial conforme o Artigo 120 do Regimento Interno o Projeto de _x000D_
 Lei Complementar n° 002/2021.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/519/requerimento_no_118.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/519/requerimento_no_118.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento  ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, requer cópia de procedimento licitatório cópia da documentação da Empresa Sol Brasil.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no_119.2021.pdf_urgencia.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no_119.2021.pdf_urgencia.pdf</t>
   </si>
   <si>
     <t>"Requer a concessão de urgência especial ao Projeto de Decreto Legislativo nº 1.2021, de 23 de novembro de 2021, de autoria da Mesa Diretora".</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/524/requerimento_no_120.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/524/requerimento_no_120.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Saúde, Sr. Matheus Bolis Fatin, solicitando informações de quando volta as cirurgias eletivas em nosso município.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tiago Gomes de Oliveira, Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_no_121.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_no_121.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Obras e Infraestrutura, Sr. Lucas Romero Magrini, com cópia ao Prefeito Municipal, solicitando informações sobre a reforma na Ponte Cervo.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>CLJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_no_122.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_no_122.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento à Mesa , Requerendo a votação em Regime de Urgência Simples conforme o Artigo 121 do Regimento Interno o Projeto de _x000D_
 Lei Complementar n° 002/2021.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/554/requerimento_no_124.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/554/requerimento_no_124.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento de Inserção de emenda em pauta do Projeto de Emenda Aditiva 01 ao Projeto de Lei nº 40.2021.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_no_125.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_no_125.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 125/2021, que requer a concessão de urgência simples ao Projeto de Lei n° 040/2021, Orçamento Anual para 2022, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/556/requerimento_no_126.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/556/requerimento_no_126.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 126/2021, que requer a concessão de urgência simples ao Projeto de Lei n° 040/2021, Orçamento Anual para 2022, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_no_127.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_no_127.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 127/2021, que requer a concessão de urgência simples ao Projeto de Lei n° 51/2021, que dispõe sobre abertura de crédito adicional suplementar especial ao Orçamento Anual do exercício de 2021 e dá outras providências", de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/558/requerimento_no_128.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/558/requerimento_no_128.2021.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 128/2021, que requer votação em Regime de Urgência Especial ao Projeto de Lei Complementar 004/2021 acima, Requerimento de autoria do Legislativo Municipal;</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/313/veto_of._no_51.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/313/veto_of._no_51.2021.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo de Lei nº 019/2021, dispõe sobre insalubridade dos profissionais de saúde pública municipal do quadro efetivo, comissionado, credenciado ou terceirizado, durante a pandemia da COVID-19, veto de autoria do poder Executivo.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/314/veto_of._no_52.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/314/veto_of._no_52.2021.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo de Lei nº 020/2021, autoriza o Poder Executivo a conceder abono pecuniário no valor mensal de R$300,00 (trezentos reais), aos servidores atuando diretamente nas atividades fins de saúde, em razão da COVID-19, veto da autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/327/veto_lei_no_26.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/327/veto_lei_no_26.2021.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei nº 026/2021, estabelece sentido de mão única para as ruas Cornélia Anconi Bunazar e Tenente Pedro M. Salgado e determina outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/328/veto_lei_no_24.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/328/veto_lei_no_24.2021.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo de Lei nº 024/2021, cria o Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/329/veto_lei_no_22.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/329/veto_lei_no_22.2021.pdf</t>
   </si>
   <si>
     <t>Veto Parcial do Autógrafo de Lei nº 22/2021, dispõe sobre a criação do programa Banco de Empregos para a Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/372/veto_integral_ao_autografo_de_lei_n_034._2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/372/veto_integral_ao_autografo_de_lei_n_034._2021.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n° 034, de 30 de junho de 2021, torna obrigatório a disponibilização online de relação atualizada dos medicamentos disponíveis na rede municipal de saúde, Veto de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/480/veto_total_no_46.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/480/veto_total_no_46.2021.pdf</t>
   </si>
   <si>
     <t>Veto Total do autógrafo de nº 46.2021, originado do Projeto de Lei nº 023.2021.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia, Vereador Ataíde Feliciano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/551/veto_total_ao_autografo_de_lei_n_053.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/551/veto_total_ao_autografo_de_lei_n_053.2021.pdf</t>
   </si>
   <si>
     <t>Veto total ao Autógrafo de Lei n° 053/2021, originado do Projeto de Lei Complementar n° 02/2021 de autoria dos Vereadores Álvaro Andrade dos _x000D_
 Santos – PSD, Ataíde Feliciano da Silva – PSC e Tânia Maria Ferreira Dias -Solidariedade.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/559/autografo_de_lei_058_de_15_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/559/autografo_de_lei_058_de_15_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo de Lei n° 058, de 17 de dezembro de 2021, as Emendas Impositivas de números 1,2,3,4,5,6,7 e 8, Veto de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/560/veto_ao_autografo_060.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/560/veto_ao_autografo_060.2021.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo de Lei n° 060, de 17 de dezembro de 2021, aos Incisos V e VI, do artigo 4°, veto de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>PCP</t>
   </si>
   <si>
     <t>Parecer de Comissão Permanente</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/170/parecer_01.2021_proj._de_lei__executivo_03.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/170/parecer_01.2021_proj._de_lei__executivo_03.2021.pdf</t>
   </si>
   <si>
     <t>Já com o Parecer contrário de n° 001/2021 da Comissão de Legislação, Justiça e Redação Final;</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/171/parecer_02.2021_proj._de_lei_executivo_02.2021.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/171/parecer_02.2021_proj._de_lei_executivo_02.2021.pdf</t>
   </si>
   <si>
     <t>Já com o Parecer contrário de n° 002/2021 da Comissão de Legislação, Justiça e Redação Final;</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denuncia de Infração</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/172/denuncia_do_kebler.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/172/denuncia_do_kebler.pdf</t>
   </si>
   <si>
     <t>Quebra de decoro;</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/226/denuncia_kara.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/226/denuncia_kara.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA DE AUTORIA DO SENHOR KLEBER RODRIGUES DE SOUZA, EM FACE DO PREFEITO MUNICIPAL JOÃO ALFREDO DANIEZE, REFERENTE AO CONTRATO FIRMADO ENTRE PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE, NA PESSOA DA SECRETÁRIA MUNICIPAL SÓCIA ADMINISTRADORA DA CITADA EMPRESA;</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/300/denuncia.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/300/denuncia.pdf</t>
   </si>
   <si>
     <t>Denúncia em face do Vereador Paulo Henrique Pereira da Silva - DEM, por suposto quebra de decoro parlamentar, Denuncia de autoria do Sr. Everton Freitas Mathias;</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Tribunal de Contas</t>
   </si>
   <si>
     <t>TCEMS - TCEMS</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/276/parecer_tce.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/276/parecer_tce.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio – PA00 – 14/2021 do Tribunal de Contas – MS, referente ao exercício financeiro de 2015, Gestão do Ex. Prefeito José Domingues Ramos;</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/349/tcems.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/349/tcems.pdf</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DE MS, PROTOCOLO N° 002109963, ANO DO OFÍCIO 2021, APURAÇÃO/FISCALIZAÇÃO DO NÃO ENVIO DA PRESTAÇÃO DE CONTAS DE GOVERNO DA PREFEITURA MUNICIPAL DE RIBAS DO RIO PARDO – EXERCÍCIO 2020;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4857,68 +4857,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_1.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_executivo_n._02.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_executivo_n._03.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_executivo_no__04.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_executivo_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/212/p.l.executivo_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/227/projeto_de_lei_executivo_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/228/projeeto_de_lei_executivo_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_executivo_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_executivo_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/244/projeto_de_lei_no__executivo_13.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_lei_executivo_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_lei_do_executivo_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_executivo_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_executivo_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_exec._no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_exec._no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_.exec._no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/353/p.l.e_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/354/p.l.e__no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/355/p.l.e_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/356/p.l.e_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/357/p.l.e_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/358/p.l.e_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/371/p.l.e_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_executivo_no_28.2021_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/391/p.l.e_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/375/p.l.e_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/376/p.l.e_no_31.2021_sessao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/377/p.l.e_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/434/p.l.e_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/457/mens._no_38.2021_e_p.l.e_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/458/mens._no_40.2021_e_p.l.e_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/481/mensagem_no_42_e_p.l.e_no_37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/482/mensagem_no_37_e_p.l.e_no_38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/492/mensagem_no_44.2021_e_p.l.e_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/493/mensagem_n_46_2021_e_p.l.e_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/495/mensagem_no_47.2021_e_p.l.e_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/552/mens._no_52.2021_e_p.l.e_51.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_2.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_legislativo_n._02.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_legislativo_n.03.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_legislativo_n._04.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_legislativo_n._05.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_lei_legislativo_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_legislativo__no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/202/p.l.l_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/223/proj._de_lei._leg._no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/224/proj._de_lei._leg._no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/225/proj._de_lei._leg._no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/243/projeto_de_lei_legislativo__no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/249/projeto_de_lei_legislativo_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_legislativo_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/278/p.l.l_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_l.l_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/315/p.l.l_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/373/p.l.l_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/456/p.l._l_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_legislativo_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_legislativo_no__23.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/460/p.l.l_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/470/p.l.l_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/496/p.l.l__no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/534/p.l.l_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/530/p.d.l_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_complementar_n._01.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/491/mens._no_43_e_p.l.c.e_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/494/mensagem_no_45.2021_e_p.l.c_no_03.2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/553/mens._no_54_e_p.l.c._no_004.2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_complementar_05.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_complementar_legislativo_no__01.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/497/p.l.c.l_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/312/proj._resolucao_1.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/370/proj._resolucao_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/416/proj._resolucao_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/455/p.e.l.o_no_002._2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/447/p.e.l.o_003._2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/471/emenda_modificada_no_02.2021_do_p.l._no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/517/emenda_modificada_01.2021_do_p.l.l._no21..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/536/mens._no_50.2021_e_emenda_ao_projeto_de_lei_n_040.2021_e.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/537/emenda_modificativa_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/538/emenda_supressiva_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/539/emenda_supressiva_n_002.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/540/emenda_supressiva_n_003.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/541/emenda_substitutiva_a_emenda_impositiva_n_01.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/542/emenda_substitutiva_a_emenda_impositiva_n_02.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/543/emenda_substitutiva_a_emenda_impositiva_n_003.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/544/emenda_substitutiva_a_emenda_impositiva_n_004.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/545/emenda_impositiva_n_003.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/546/emenda_impositiva_n_004.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/547/emenda_impositiva_n_005.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/549/emenda_impositiva_n_007.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/550/emenda_impositiva_n_008.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_n.01.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_n.02.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_n.03.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_n.04.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_n.05.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_n.006.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_no__07.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_no__09.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no__016.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao__n_o_018.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/197/indocacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/207/ind._no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/208/ind._no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/210/ind._no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/211/ind._no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/213/ind._no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/214/ind._no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/215/ind._no__36.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/216/ind._no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/217/ind._no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/235/ind._no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/236/ind._no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/237/ind._no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/238/ind._no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/239/ind._no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/240/ind._no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/241/ind._no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/246/ind._no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/247/ind._no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/248/ind._no_48.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/256/ind._no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/257/ind._no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/261/ind._no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/262/ind._no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/265/ind._no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/270/ind._no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/271/ind._no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/272/ind._no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/273/ind._no_57.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/275/ind._no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/283/ind._no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/279/ind._no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/284/ind._no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/281/ind._no_62.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/280/ind._no_63.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/285/ind._no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/286/ind._no_65.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/287/ind._no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/297/ind._no_67.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/298/ind._no_68.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/291/ind._no_69.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/296/ind._no_70.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/299/ind._no_71.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/295/ind._no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/302/ind._no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/307/ind._no_75.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/308/ind._no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/309/ind._no_77.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/310/ind._no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/311/ind._no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/316/ind._no_80.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/318/ind._no_81.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/319/ind._no_82.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/320/ind._no_83.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/321/ind._no_84.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/322/ind._no_85.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/331/ind._no_86.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/332/ind._no_87.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/333/ind._no_88.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/334/ind._no_89.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/339/ind._no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/340/ind._no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/345/ind._no_92.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/341/ind._no_93.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/342/ind._no_94.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/346/ind._no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/352/ind._no_96.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/350/ind._no_97.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/351/ind._no_98.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/362/ind._no_99.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/359/ind._no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/363/ind._no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/364/ind._no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/365/ind._no_103.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/367/ind._no_105.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/369/ind._no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/382/ind._no_108.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/378/ind._no_109.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/379/ind._no_110.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/381/ind._no_111.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/383/ind._no_112.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/384/ind._no_113.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/388/ind._no_114.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/389/ind._no_115.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/393/ind._no_116.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/394/ind._no_117.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/395/ind._no_118.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/405/ind._no_119.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/406/ind._no_120.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/407/ind._no_121.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/411/ind._no_122.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/410/ind._no_123.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/404/ind._no_124.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/415/ind._no_125.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/419/ind._no_126.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/418/ind._no_127.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/420/ind._no_128.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/421/ind._no_129.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/433/ind._no_130.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/422/ind._no_131.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/426/ind._no_132.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/427/ind._no_133.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/428/ind._no_134.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/430/ind._no_135.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/431/ind._no_136.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no_137.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao__no_138.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no139.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no_140.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_no_141.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no_142.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/450/ind._no_143.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/451/ind._no_144.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/452/ind._no__145.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no_146.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/453/ind._no_147.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/454/ind._no_148.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_149.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_150.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_151.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_152.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_153.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no_154.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no_155.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_no_156.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_158.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_159.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_160.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_161.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_162.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_163.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no_164.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_165.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_166.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no_167.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no_168.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no_169.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_170.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_171.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no_172.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_173.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no_174.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_no_175.2021..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_176.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_177.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no_178.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_179.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no_180.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no_181.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_182.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_no_183.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/150/mocao_n.01.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/151/mocao_n.02.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/242/mocao_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/289/mocao_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/323/mocao_no_6.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/347/mocao_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/479/mocao_no_8.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_n.01.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_n.02.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_n.03.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_n.04.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no__07.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento__no10.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no__11.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/203/req._no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/204/req._no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/205/req._no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/206/req.__no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/218/req._no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/219/req._no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/220/req._no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/221/req._no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/222/req._no__33.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/231/req._no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/252/req._no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/232/req._no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/233/req._no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/234/req._no38.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/250/req.no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/251/req._no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/253/req._no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/254/req._no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/255/req._no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/258/req._no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/259/req._no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/260/req._no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/266/req._no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/267/req._no48.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/282/req._no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/274/req._no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/288/req._no52.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/292/req._no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/293/req._no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/294/req._no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/303/req._no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/304/req._no_57.2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/305/req._no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/306/req._no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/317/req._no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/330/req._no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/335/req._no_62.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/336/req._no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/337/req._no_65.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/338/req._no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/343/req_no_67.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/344/req._no_68.2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/348/req._no_69.2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/360/req._no_70.2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/361/req._no_71.2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/390/req._no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/380/req._no_73.2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/385/req._no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/386/req._no_75.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/387/req._no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/403/req._no_77.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/397/req._no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/392/req.__no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/396/req._no_80.2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/398/req._no_81.2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/399/req._no_82.2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/400/req._no_83.2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/401/req._no_84.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/402/req._no_85.2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/412/req._no_86.2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/413/req._no_87.2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/414/req._no_88.2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/408/req._no_89.2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/409/req._no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/417/req._no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/423/req._no_92.2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/424/req._no_93.2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/425/req._no_94.2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/429/req._no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/432/req._no_96.2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_no_97.2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_no_98.2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_no_99.2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_no_103.2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no_104.2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_no_105.2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/474/requerimento_no_106.2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_no_108.2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_no_109.2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_no_110.2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_no_111.2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_no_112.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/507/requerimento_no1_13.2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento_no_114.2021_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_115.2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_116.2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_117.2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/519/requerimento_no_118.2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no_119.2021.pdf_urgencia.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/524/requerimento_no_120.2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_no_121.2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_no_122.2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/554/requerimento_no_124.2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_no_125.2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/556/requerimento_no_126.2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_no_127.2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/558/requerimento_no_128.2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/313/veto_of._no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/314/veto_of._no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/327/veto_lei_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/328/veto_lei_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/329/veto_lei_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/372/veto_integral_ao_autografo_de_lei_n_034._2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/480/veto_total_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/551/veto_total_ao_autografo_de_lei_n_053.2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/559/autografo_de_lei_058_de_15_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/560/veto_ao_autografo_060.2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/170/parecer_01.2021_proj._de_lei__executivo_03.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/171/parecer_02.2021_proj._de_lei_executivo_02.2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/172/denuncia_do_kebler.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/226/denuncia_kara.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/300/denuncia.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/276/parecer_tce.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/349/tcems.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_1.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_executivo_n._02.2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_lei_executivo_n._03.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_executivo_no__04.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_executivo_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/212/p.l.executivo_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/227/projeto_de_lei_executivo_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/228/projeeto_de_lei_executivo_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/229/projeto_de_lei_executivo_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_executivo_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/244/projeto_de_lei_no__executivo_13.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/245/projeto_de_lei_executivo_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/263/projeto_de_lei_do_executivo_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_executivo_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/269/projeto_de_lei_executivo_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_exec._no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_exec._no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_.exec._no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/353/p.l.e_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/354/p.l.e__no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/355/p.l.e_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/356/p.l.e_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/357/p.l.e_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/358/p.l.e_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/371/p.l.e_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/446/projeto_de_lei_executivo_no_28.2021_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/391/p.l.e_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/375/p.l.e_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/376/p.l.e_no_31.2021_sessao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/377/p.l.e_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/434/p.l.e_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/457/mens._no_38.2021_e_p.l.e_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/458/mens._no_40.2021_e_p.l.e_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/481/mensagem_no_42_e_p.l.e_no_37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/482/mensagem_no_37_e_p.l.e_no_38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/492/mensagem_no_44.2021_e_p.l.e_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/493/mensagem_n_46_2021_e_p.l.e_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/495/mensagem_no_47.2021_e_p.l.e_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/552/mens._no_52.2021_e_p.l.e_51.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_2.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/136/projeto_de_lei_legislativo_n._02.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/152/projeto_de_lei_legislativo_n.03.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/138/projeto_de_lei_legislativo_n._04.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/139/projeto_de_lei_legislativo_n._05.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_lei_legislativo_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/182/projeto_de_lei_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/183/projeto_de_lei_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_legislativo__no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/202/p.l.l_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/223/proj._de_lei._leg._no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/224/proj._de_lei._leg._no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/225/proj._de_lei._leg._no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/243/projeto_de_lei_legislativo__no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/249/projeto_de_lei_legislativo_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/268/projeto_de_lei_legislativo_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/278/p.l.l_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_l.l_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/315/p.l.l_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/373/p.l.l_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/456/p.l._l_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/435/projeto_de_lei_legislativo_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/436/projeto_de_lei_legislativo_no__23.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/460/p.l.l_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/470/p.l.l_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/496/p.l.l__no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/534/p.l.l_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/530/p.d.l_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/135/projeto_de_lei_complementar_n._01.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/491/mens._no_43_e_p.l.c.e_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/494/mensagem_no_45.2021_e_p.l.c_no_03.2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/553/mens._no_54_e_p.l.c._no_004.2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/561/projeto_de_lei_complementar_05.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_complementar_legislativo_no__01.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/497/p.l.c.l_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/312/proj._resolucao_1.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/370/proj._resolucao_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/416/proj._resolucao_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/455/p.e.l.o_no_002._2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/447/p.e.l.o_003._2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/471/emenda_modificada_no_02.2021_do_p.l._no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/517/emenda_modificada_01.2021_do_p.l.l._no21..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/536/mens._no_50.2021_e_emenda_ao_projeto_de_lei_n_040.2021_e.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/537/emenda_modificativa_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/538/emenda_supressiva_n_001.2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/539/emenda_supressiva_n_002.2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/540/emenda_supressiva_n_003.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/541/emenda_substitutiva_a_emenda_impositiva_n_01.2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/542/emenda_substitutiva_a_emenda_impositiva_n_02.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/543/emenda_substitutiva_a_emenda_impositiva_n_003.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/544/emenda_substitutiva_a_emenda_impositiva_n_004.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/545/emenda_impositiva_n_003.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/546/emenda_impositiva_n_004.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/547/emenda_impositiva_n_005.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/549/emenda_impositiva_n_007.2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/550/emenda_impositiva_n_008.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_n.01.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_n.02.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_n.03.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_n.04.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_n.05.2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_n.006.2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_no__07.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/161/indicacao_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/162/indicacao_no__09.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/164/indicacao_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no__016.2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao__n_o_018.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/174/indicacao_no_019.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no_020.2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no_021.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/192/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/193/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/194/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/195/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/196/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/197/indocacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/207/ind._no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/208/ind._no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/210/ind._no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/211/ind._no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/213/ind._no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/214/ind._no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/215/ind._no__36.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/216/ind._no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/217/ind._no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/235/ind._no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/236/ind._no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/237/ind._no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/238/ind._no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/239/ind._no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/240/ind._no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/241/ind._no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/246/ind._no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/247/ind._no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/248/ind._no_48.2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/256/ind._no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/257/ind._no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/261/ind._no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/262/ind._no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/265/ind._no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/270/ind._no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/271/ind._no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/272/ind._no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/273/ind._no_57.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/275/ind._no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/283/ind._no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/279/ind._no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/284/ind._no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/281/ind._no_62.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/280/ind._no_63.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/285/ind._no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/286/ind._no_65.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/287/ind._no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/297/ind._no_67.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/298/ind._no_68.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/291/ind._no_69.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/296/ind._no_70.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/299/ind._no_71.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/295/ind._no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/302/ind._no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/307/ind._no_75.2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/308/ind._no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/309/ind._no_77.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/310/ind._no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/311/ind._no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/316/ind._no_80.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/318/ind._no_81.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/319/ind._no_82.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/320/ind._no_83.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/321/ind._no_84.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/322/ind._no_85.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/331/ind._no_86.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/332/ind._no_87.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/333/ind._no_88.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/334/ind._no_89.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/339/ind._no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/340/ind._no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/345/ind._no_92.2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/341/ind._no_93.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/342/ind._no_94.2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/346/ind._no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/352/ind._no_96.2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/350/ind._no_97.2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/351/ind._no_98.2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/362/ind._no_99.2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/359/ind._no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/363/ind._no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/364/ind._no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/365/ind._no_103.2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/367/ind._no_105.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/369/ind._no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/382/ind._no_108.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/378/ind._no_109.2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/379/ind._no_110.2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/381/ind._no_111.2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/383/ind._no_112.2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/384/ind._no_113.2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/388/ind._no_114.2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/389/ind._no_115.2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/393/ind._no_116.2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/394/ind._no_117.2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/395/ind._no_118.2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/405/ind._no_119.2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/406/ind._no_120.2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/407/ind._no_121.2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/411/ind._no_122.2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/410/ind._no_123.2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/404/ind._no_124.2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/415/ind._no_125.2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/419/ind._no_126.2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/418/ind._no_127.2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/420/ind._no_128.2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/421/ind._no_129.2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/433/ind._no_130.2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/422/ind._no_131.2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/426/ind._no_132.2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/427/ind._no_133.2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/428/ind._no_134.2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/430/ind._no_135.2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/431/ind._no_136.2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no_137.2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao__no_138.2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no139.2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no_140.2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_no_141.2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_no_142.2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/450/ind._no_143.2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/451/ind._no_144.2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/452/ind._no__145.2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_no_146.2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/453/ind._no_147.2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/454/ind._no_148.2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_149.2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_150.2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_151.2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/466/indicacao_no_152.2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_153.2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no_154.2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no_155.2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/473/indicacao_no_156.2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_158.2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_159.2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_160.2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_161.2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_162.2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_163.2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_no_164.2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_165.2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_166.2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_no_167.2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no_168.2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao_no_169.2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_170.2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_171.2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/515/indicacao_no_172.2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_173.2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_no_174.2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_no_175.2021..pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_176.2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_177.2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/526/indicacao_no_178.2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_179.2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/528/indicacao_no_180.2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/529/indicacao_no_181.2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_182.2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/533/indicacao_no_183.2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/150/mocao_n.01.2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/151/mocao_n.02.2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/242/mocao_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/289/mocao_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/323/mocao_no_6.2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/347/mocao_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/479/mocao_no_8.2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_n.01.2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_n.02.2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_n.03.2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/143/requerimento_n.04.2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/155/requerimento_no__07.2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/156/requerimento_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/157/requerimento_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento__no10.2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_no__11.2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/178/requerimento_no_012.2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/179/requerimento_no_013.2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/180/requerimento_no_014.2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/181/requerimento_no_015.2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/184/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/185/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/186/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/187/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/188/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/189/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/190/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/191/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/198/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/203/req._no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/204/req._no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/205/req._no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/206/req.__no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/218/req._no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/219/req._no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/220/req._no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/221/req._no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/222/req._no__33.2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/231/req._no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/252/req._no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/232/req._no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/233/req._no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/234/req._no38.2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/250/req.no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/251/req._no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/253/req._no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/254/req._no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/255/req._no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/258/req._no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/259/req._no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/260/req._no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/266/req._no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/267/req._no48.2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/282/req._no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/274/req._no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/288/req._no52.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/292/req._no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/293/req._no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/294/req._no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/303/req._no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/304/req._no_57.2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/305/req._no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/306/req._no_59.2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/317/req._no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/330/req._no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/335/req._no_62.2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/336/req._no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/337/req._no_65.2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/338/req._no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/343/req_no_67.2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/344/req._no_68.2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/348/req._no_69.2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/360/req._no_70.2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/361/req._no_71.2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/390/req._no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/380/req._no_73.2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/385/req._no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/386/req._no_75.2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/387/req._no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/403/req._no_77.2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/397/req._no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/392/req.__no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/396/req._no_80.2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/398/req._no_81.2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/399/req._no_82.2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/400/req._no_83.2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/401/req._no_84.2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/402/req._no_85.2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/412/req._no_86.2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/413/req._no_87.2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/414/req._no_88.2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/408/req._no_89.2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/409/req._no_90.2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/417/req._no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/423/req._no_92.2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/424/req._no_93.2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/425/req._no_94.2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/429/req._no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/432/req._no_96.2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/442/requerimento_no_97.2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/443/requerimento_no_98.2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/444/requerimento_no_99.2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/445/requerimento_no_100.2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/461/requerimento_no_101.2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/463/requerimento_no_102.2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/464/requerimento_no_103.2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no_104.2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/478/requerimento_no_105.2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/474/requerimento_no_106.2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/475/requerimento_no_107.2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/476/requerimento_no_108.2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/477/requerimento_no_109.2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/488/requerimento_no_110.2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/489/requerimento_no_111.2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/498/requerimento_no_112.2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/507/requerimento_no1_13.2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/508/requerimento_no_114.2021_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/509/requerimento_no_115.2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/510/requerimento_no_116.2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/511/requerimento_no_117.2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/519/requerimento_no_118.2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/531/requerimento_no_119.2021.pdf_urgencia.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/524/requerimento_no_120.2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/525/requerimento_no_121.2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/535/requerimento_no_122.2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/554/requerimento_no_124.2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/555/requerimento_no_125.2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/556/requerimento_no_126.2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/557/requerimento_no_127.2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/558/requerimento_no_128.2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/313/veto_of._no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/314/veto_of._no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/327/veto_lei_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/328/veto_lei_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/329/veto_lei_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/372/veto_integral_ao_autografo_de_lei_n_034._2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/480/veto_total_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/551/veto_total_ao_autografo_de_lei_n_053.2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/559/autografo_de_lei_058_de_15_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/560/veto_ao_autografo_060.2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/170/parecer_01.2021_proj._de_lei__executivo_03.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/171/parecer_02.2021_proj._de_lei_executivo_02.2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/172/denuncia_do_kebler.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/226/denuncia_kara.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/300/denuncia.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/276/parecer_tce.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2021/349/tcems.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H429"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="216.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>