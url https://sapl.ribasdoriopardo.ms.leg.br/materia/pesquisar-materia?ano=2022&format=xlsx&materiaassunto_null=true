--- v0 (2025-12-06)
+++ v1 (2026-05-03)
@@ -54,4179 +54,4179 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOe</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário (Iniciativa do Executivo)</t>
   </si>
   <si>
     <t>João Alfredo Danieze</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/565/projeto_de_lei_no_01.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/565/projeto_de_lei_no_01.2022.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Hospital Municipal 19 de março, para Hospital Municipal Dr. José Maria Marques Domingues.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_no_02.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Denomina a Rodoviária Municipal como Terminal Rodoviário Dúlio Jurado Fernandes.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_no_03.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Denomina o Distrito Industrial Dúlio Jurado Fernandes o empreendimento do Núcleo Industrial na Estância Alvorada, Rodovia BR-262, nesta Cidade.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_no__04_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_no__04_2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar e especial ao Orçamento Anual do exercício de 2022 e da outras providencias".</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/568/projeto_de_lei_no_5.022..pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/568/projeto_de_lei_no_5.022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao poder Executivo para desafetação de parte da área de ELUP-A e parte do prolongamento da Rua Edelmiro Lopes, além de regularizar polígono de terceiro.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_no_06.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_no_06.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a criar e implantar o Conselho Municipal dos Direitos do idoso - CMDI, a Conferencia Municipal dos Direitos da pessoa Idosa e o Fundo Municipal dos Direitos da pessoa idosa, e dá outras providências.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/570/projeto_de_lei_no_7.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/570/projeto_de_lei_no_7.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre locação de imóvel destinado à instalação e funcionamento de agencia da Caixa Econômica Federal (CAIXA)</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_no_08.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_no_08.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação do ELUP n2. 08, do Jardim Vista Alegre, com área de 3.376,45m2, e a doação de área de 680m2 para a ASSOCIAÇÃO DE RECUPERAÇÃO, CONSERVAÇÃO E PRESERVAÇÃO DA BACIA DO RIO PARDO e dá outras providências".</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/573/p.l.e_no_9.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/573/p.l.e_no_9.2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal de contratação de Menor Aprendiz no âmbito do Município de Ribas do Rio Pardo MS, e dá outras providências"</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/574/proj._de_lei_no_10.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/574/proj._de_lei_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Cultura de Ribas do Rio Pardo - SMC/RRP, seus princípios, objetivos, estrutura, organização, gestão, inter-relações entre os seus componentes, recursos humanos, financiamento e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/575/proj._de_lei_no_11.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/575/proj._de_lei_no_11.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a subsidiar integralmente o Transporte Escolar Universitário, cria a comissão Municipal do Transporte Universitário (COMTUR), autoriza o transporte de times, clubes esportivos e associações cultura  e revoga a Lei Municipal nº 1.216, e dá outras providências".</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/576/proj._de_lei_no_12.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/576/proj._de_lei_no_12.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder executivo Municipal a prorrogar o prazo de validade do Concurso Público de Provas e Títulos referente ao Edital nº 001/018, homologado em 04 de abril de 2019, até 04 de abril de 2022,e dá outras providências.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/586/p.l.e_no_15.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/586/p.l.e_no_15.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para renovar parceria na modalidade de Termo de Fomento com Associação Pestalozzi de Ribas do Rio Pardo, para o ano de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/604/ind._no_16.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/604/ind._no_16.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de mototáxi no Município de Ribas do Rio pardo MS, e dá outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/605/ind._no_17.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/605/ind._no_17.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de transporte público individual de passageiros (táxi) no Município de Ribas do rio Pardo, e dá outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/654/proj._lei_no_18.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/654/proj._lei_no_18.2022.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 4° da Lei Municipal n° 1.192 e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/655/proj._lei_no_19.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/655/proj._lei_no_19.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo Municipal para celebrar Termo Aditivo em parceria na modalidade de Termo de Fomento com a Organização da Sociedade Civil Lar do idoso Paulo de Tarso e dá outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/656/proj._lei_no_20.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/656/proj._lei_no_20.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão, aplicação e prestação de contas de suprimento de fundos no âmbito do Município de Ribas do Rio Pardo – MS e dá outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/657/proj._lei_no_21.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/657/proj._lei_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/658/proj._lei_no_22.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/658/proj._lei_no_22.2022.pdf</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/661/p.l.e__no__24.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/661/p.l.e__no__24.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício de 2023 e dá outras providências"</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único da Lei Municipal nº  1.253/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/695/p.l.e_no_26.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/695/p.l.e_no_26.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a ceder a pessoa e o uso precário de imóvel a entidade em fase de constituição jurídica, e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/696/p.l.e_no_27.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/696/p.l.e_no_27.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração da Lei Municipal nº 1.239/2021 que Estima a Receita Fixa a Despesa do Município de Ribas do Rio Pardo  para o exercício financeiro de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/697/p.l.e_no_28.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/697/p.l.e_no_28.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da "Casa de Passagem Municipal", e dá outras providências"</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/698/p.l.e_no_29.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/698/p.l.e_no_29.2022.pdf</t>
   </si>
   <si>
     <t>"Institui o "Programa "Dinheiro na Escola", objetivando  a Transferência de Recursos Financeiros às Associações de Pais e Mestres (APMs) das Unidades  Educacionais da Rede de Ensino (REME), e dá outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/699/p.l.e_no_30.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/699/p.l.e_no_30.2022.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre a criação do programa "Adota uma Praça" e dá outras providências"</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/700/pl_31_31-05-2022_alterado.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/700/pl_31_31-05-2022_alterado.pdf</t>
   </si>
   <si>
     <t>'Dispõe  sobre a  abertura de crédito adicional suplementar e especial ao Orçamento Anual do exercício de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/763/p.l.e_32.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/763/p.l.e_32.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências  - (Dário José da Silva).</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/764/p.l.e_33.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/764/p.l.e_33.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terreno urbano e determina outras providências - (Ednalva Moraes Dias).</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>João Alfredo Danieze, Missionária Rose Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/774/p.l.l.e_no_34.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/774/p.l.l.e_no_34.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o fornecimento e distribuição de absorventes higiênicos para mulheres em situação de vulnerabilidade social, e dá outras providências".</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/798/projeto_de_lei_no039.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/798/projeto_de_lei_no039.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar e especial ao Orçamento Anual do Exercício de 2022 e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/788/ple_no_41.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/788/ple_no_41.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/825/p.l.e_no_47.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/825/p.l.e_no_47.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização ao Poder Executivo Municipal a efetivar a aquisição, mediante processo de desapropriação amigável ou judicial, de um lote de terreno com 2.700m², objeto de matrícula nº 8751, onde funciona a Escola Municipal Alcindo Vicente Ferreira, e dá outras providências".</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_no_48.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_no_48.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a nominar futuros logradouros públicos (ruas) e escola municipal, com os nomes que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/853/p.l.e_no_50.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/853/p.l.e_no_50.2022.pdf</t>
   </si>
   <si>
     <t>"Institui o Projeto João-de-Barro, criando a política habitacional voltada à população de baixa renda, e dá outras providências"</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/854/p.l.e_no_51.2022_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/854/p.l.e_no_51.2022_compressed.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a desafetação parcial do ELUP 03, matrícula 9918, no Jardim do Trabalhador, autoriza a doação da área desafetada à entidade que menciona, assim como repasse financeiro, e dá ouras providências”</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/855/p.l.e_no_52.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/855/p.l.e_no_52.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Equipe Multidisciplinar para atendimento da Educação Básica da Rede Municipal, cria cargo de Assistente Social e Psicóloga e determina outras providências.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/856/p.l.e_no_53.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/856/p.l.e_no_53.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Anual de 2022, e dá outras providências”.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/857/p.l.e_no_54.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/857/p.l.e_no_54.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Suplementar e Especial ao Orçamento anual de 2022 para atender o Programa do Transporte Escolar Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/858/p.l.e_no_55.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/858/p.l.e_no_55.2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento anual de 2022 para atender o Programa do Transporte Escolar Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/859/p.l.e_no_56.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/859/p.l.e_no_56.2022.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/860/p.l.e_no_57.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/860/p.l.e_no_57.2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a nominar futuros logradouros públicos (ruas), com os nomes que menciona e dá outras providências”.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/873/p.l.e_no_60.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/873/p.l.e_no_60.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Anual de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/874/p.l.e_no_61.2022_-corrigido.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/874/p.l.e_no_61.2022_-corrigido.pdf</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/875/p.l.e_no_62.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/875/p.l.e_no_62.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar Especial ao Orçamento Anual de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/876/p.l._e_no_63.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/876/p.l._e_no_63.2022.pdf</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/877/p.l.e_no_64.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/877/p.l.e_no_64.2022.pdf</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/888/p.l._no_65.2022..pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/888/p.l._no_65.2022..pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Riba do rio Pardo - MS, para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/894/p.l.e_no_66.2022_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/894/p.l.e_no_66.2022_compressed.pdf</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/893/p.l.e_no_67.2022-1-8.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/893/p.l.e_no_67.2022-1-8.pdf</t>
   </si>
   <si>
     <t>"Dispöe sobre abertura de Crédito Adicional Suplementar e Especial ao Orçamento Anual de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/896/p.l.e_no_68.2022_com_anexo_incluso..pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/896/p.l.e_no_68.2022_com_anexo_incluso..pdf</t>
   </si>
   <si>
     <t>"Altera o perímetro urbano do Município e dá outras providências".</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/904/p.l.e_no_69.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/904/p.l.e_no_69.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de Crédito Adicional Suplementar ao Orçamento Anual de 2022, e dá outras providências".</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/905/p.l.e_no_71.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/905/p.l.e_no_71.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para adquirir e doar materiais de construção ao Programa Habitacional Lote Urbanizado - jardim dos estados, com a abertura de Crédito Adicional Suplementar e especial ao Orçamento Anual de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/922/p.l.e_no_73.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/922/p.l.e_no_73.2022.pdf</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_no_75.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_no_75.2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Anua! de 2022 e dá outras providências".</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/931/p.l.e_no_83.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/931/p.l.e_no_83.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza a suplementação das dotações da Lei Orçamentária Anual de 2022, e dá outras providências".</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_no_85.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_no_85.2022.pdf</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>PLOl</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (iniciativa do Leg)</t>
   </si>
   <si>
     <t>Missionária Rose Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/572/p.l_l_no1.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/572/p.l_l_no1.2022.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário de Eventos Oficiais do Munícipio de Ribas do rio Pardo MS a "Semana Municipal de Valorização do Professor" e dá outras providências"</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/633/p.l.l_no_2.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/633/p.l.l_no_2.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 1.190, de 7 de abril de 2021.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/609/p.l.l_no_03.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/609/p.l.l_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário de Eventos Oficiais do Município de Ribas do Rio Pardo - MS,  a Campanha "Quebrando o Silêncio" e dá outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/630/p.l.l_no_4.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/630/p.l.l_no_4.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o  pública acesso das pessoas com deficiência aos cargos e empregos públicos ofertados em concursos públicos e em processos seletivos no âmbito da administração do Município de Ribas do Rio Pardo /MS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/646/proj._lei_no_5.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/646/proj._lei_no_5.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de rastreadores nos veículos da administração pública do Município de Ribas do Rio Pardo – MS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/687/p.l.l_no_6.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/687/p.l.l_no_6.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 06, de 12 de abril de 2022, que dispõe sobre as diretrizes para ações da dignidade menstrual e o fornecimento gratuito de Absorventes Higiênicos no Município de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/690/p.l.l_n_07.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/690/p.l.l_n_07.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização ao Município para celebração de parcerias e transferência de recursos a entidades privadas sem fins lucrativos que oferecem educação especial.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/691/p.l.l_n_08.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/691/p.l.l_n_08.2022.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes e objetivos para o programa de enfrentamento ao feminicídio no Município de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>Policial Christoffer</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/692/p.l.l_n_09.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/692/p.l.l_n_09.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cadastro de compra, venda ou troca de cabos de cobre, alumínio, baterias e transformadores para reciclagem no município de Ribas do Rio Pardo - MS</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/693/p.l.l._no_11.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/693/p.l.l._no_11.2022.pdf</t>
   </si>
   <si>
     <t>"Garante à criança e ao adolescente cujos pais ou responsáveis sejam pessoas com deficiência ou com 60 (sessenta) anos ou mais a prioridade de vaga em escola da rede pública municipal mais próxima de sua residência."</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/800/plol_no_13.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/800/plol_no_13.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 013, de 9 de agosto de 2022, dispõe sobre a implantação de programa de identificação acompanhamento e tratamento de alunos com Dislexia, TDAH e outros transtornos de aprendizagem no âmbito do Município de Ribas do Rio Pardo – MS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vereador Cascão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/808/p.l.l_no_14.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/808/p.l.l_no_14.2022.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório a realização de exame oftalmológico anualmente aos alunos das escolas públicas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_legislativo_no_15.2022_-_correcao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_legislativo_no_15.2022_-_correcao.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a jornada de trabalho dos servidores do Poder Legislativo Municipal."</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/895/p.l.l_no16.2022_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/895/p.l.l_no16.2022_compressed.pdf</t>
   </si>
   <si>
     <t>Concede reajuste ao vencimento-base do cargo de agente de segurança do quadro permanente da Câmara Municipal de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/923/pll_no_17.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/923/pll_no_17.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 17, de 3 de novembro de 2022, cria o Programa de leitura Professora Maria Ramos nas unidades da rede Municipal de ensino de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/938/p.l.l_no_18.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/938/p.l.l_no_18.2022.pdf</t>
   </si>
   <si>
     <t>Aplica revisão geral anual e concede reajuste aos vencimentos mensais dos servidores da Câmara Municipal de Ribas do Rio Pardo — MS, bem como reajusta o auxílio alimentação pago no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/828/proj._de_decreto_leg._no_01.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/828/proj._de_decreto_leg._no_01.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 01, de 30 de agosto de 2022, Susta o Artigo 5° do Decreto Municipal n° 95, de 27 de julho de 2022, e os atos que dele derivam, de autoria do Legislativo Municipal;</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>CFOSOP - Comissão de Finanças e Orçamento, Serviços e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/872/p.d.l_no_02.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/872/p.d.l_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas da Prefeitura Municipal de Ribas do Rio pardo relativas ao exercício financeiro de 2013, sob responsabilidade do então Prefeito, Sr. José Domingues Ramos e dá outras providências, Projeto de Decreto de autoria da Comissão de Finanças e Orçamentos, Serviços e Obras Públicas;</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>PLCe</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (iniciativa Exec.)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/584/p.l.e_no_13.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/584/p.l.e_no_13.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o quantitativo de vagas do Anexo I, da Lei 1.172, de 02 de julho de 2020, Estatuto o Magistério, - Tabela 1 - Cargos de Provimento Efetivo - Grupo Ocupacional do Magistério - MAG - Professor de Educação Básica", e dá outras providências".</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/585/p.l.e_no_14.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/585/p.l.e_no_14.2022.pdf</t>
   </si>
   <si>
     <t>"Altera  a Lei Complementar nº 39/2018, de 04 de julho de 2018, amplia e cria novo cargo, bem como acrescenta uma alínea ao artigo 2º.,Inciso I, da Lei Municipal nº 776 de 25 de fevereiro de 2005, e dá outras providências".</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/675/p.l.e__no__23.2022_complentar.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/675/p.l.e__no__23.2022_complentar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 023, de 01 de abril de 2022, altera a Lei Complementar n° 006, de 28 de dezembro de 2010 e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/787/pl_compl._35.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/787/pl_compl._35.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização e a nova estrutura administrativa do Município de Ribas do Rio Pardo, e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/799/plc_42_01-08-2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/799/plc_42_01-08-2022.pdf</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Municipal nº. 686/2001, que trata do Estatuto do Servidor Público Municipal, assim como a Lei Complementar Municipal nº. 11/2014, e dá outras providências".</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/807/p.l.ce_no_45.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/807/p.l.ce_no_45.2022.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste de vencimentos aos Agentes Comunitários de Saúde a Agentes de Combate às Endemias, na forma da Emenda Constitucional nº. 120, e dá outras providências".</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_resolucao_no_01.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_resolucao_no_01.2022.pdf</t>
   </si>
   <si>
     <t>Cria e designa membros da Comissão Processante para apuração dos fatos contidos na denúncia em face do prefeito Municipal Sr. João Alfredo Danieze, por supostamente ter negligenciando execução do contrato com a empresa TECFAZ.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/676/proj._resolucao_._no_2.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/676/proj._resolucao_._no_2.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 02, de 05 de abril de 2022, dispõe sobre a criação do código de Ética parlamentar da Câmara Municipal de Ribas do Rio Pardo, da corregedoria da Câmara de Vereadores de Ribas do Rio Pardo e da Constituição da Comissão de Ética.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/677/proj._resolucao._no_3.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/677/proj._resolucao._no_3.2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 03, de 05 de abril de 2022, regulamenta os poderes bancários no âmbito da Câmara Municipal de Ribas do Rio Pardo – MS, de autoria da Mesa Diretora;</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/701/proj._resolucao._no_4.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/701/proj._resolucao._no_4.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o desconto por falta injustificada no subsídio dos parlamentares da Câmara Municipal de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/688/p.res._no_05.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/688/p.res._no_05.2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pregão eletrônico, conforme Lei nº. 14.133/2021, no âmbito da Câmara de Vereadores do Município de Ribas do Rio Pardo e dá outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/689/p.res._n_06.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/689/p.res._n_06.2022.pdf</t>
   </si>
   <si>
     <t>Cria e designa membros da Comissão Processante para apuração dos fatos contidos na denúncia em face do Prefeito Municipal. Sr. João Alfredo Danieze, por supostamente ter negligenciado a execução do contrato com a empresa TECF AZ.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
     <t>CFOSOP - Comissão de Finanças e Orçamento, Serviços e Obras Públicas, CLJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/942/projeto_de_lei_substitutivo.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/942/projeto_de_lei_substitutivo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo n° 019, de 22 de novembro de 2022, aos Projetos de Lei 069 e o 073/2022 do Executivo Municipal, este Substitutivo de autoria das Comissões de Legislação, Justiça e Redação Final e a de Finanças e Orçamentos, Serviços e Obras Públicas;</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_emenda_no_58.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_emenda_no_58.2022.pdf</t>
   </si>
   <si>
     <t>Mensagem ao Legislativo nº 068.2022 - Projeto de Lei complementar nº 58, de 18 de setembro de 2022 - “Dispõe sobre nova redação do Art. 31, XXVII da Lei Orgânica Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/577/ind._no_01.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/577/ind._no_01.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Ataíde Feliciano da Silva, para que providencie uma operação tapa buracos de qualidade nas ruas da nossa cidade que realmente solucione os problemas.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/578/ind._no_02.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/578/ind._no_02.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Ataíde Feliciano da Silva, para providenciar uma equipe para realização de substituição de lâmpadas nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/579/ind._no_03.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/579/ind._no_03.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Ataíde Feliciano da Silva, para que providencie uma ação de limpeza de entulhos em geral em nossa cidade.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/580/ind._no_04.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/580/ind._no_04.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Ataíde Feliciano da Silva, solicitando a Reforma da Capela Municipal em nossa cidade.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/581/ind._no_05.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/581/ind._no_05.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Ataíde Feliciano da Silva, solicitando providências urgentes quanto ao aterro do Lixão Municipal.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/582/ind._no_06.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/582/ind._no_06.2022.pdf</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/583/ind._no_07.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/583/ind._no_07.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, Sr. Ataíde Feliciano da Silva, solicitando providências urgente de colocação de braços com lâmpadas na avenida Lisboa que liga o bairro São Joaquim com Jardim dos estados em nossa cidade.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/587/ind._no_8.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/587/ind._no_8.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando a abertura de estacionamento no canteiro da Av. Aureliano Moura Brandão.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/588/ind_09_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/588/ind_09_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando limpeza e manutenção da iluminação pública do bairro São Sebastião.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/589/ind_10_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/589/ind_10_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando manutenção na Estrada do Bálsamo.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/590/ind_11_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/590/ind_11_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando manutenção na estrada de aceso à Fazenda São Sebastião.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/591/ind_12_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/591/ind_12_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura,  solicitando reparo no Bueiro (Boca de Lobo) localizado ao lado do escritório ao lado da Energisa.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/592/ind._no_13.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/592/ind._no_13.2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretária Municipal de Assistência Social, solicitando a possibilidade de levar os cursos que estão sendo realizados pelo Senar, Sebrae e Senai em parceria com a prefeitura até os assentamentos.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/593/ind_14_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/593/ind_14_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando a possibilidade de fazer a troca dos brinquedos no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>Vereadora Edervânia Malta, Alvaro Andrade  (Nego da Borracharia), Anderson, Luiz do Sindicato, Missionária Rose Pereira, Tânia, Tiago Gomes de Oliveira, Vereador Cascão, Vereador Pastor Isac, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/594/ind_15_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/594/ind_15_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando lombada elevada em frente as Escolas e Ceinfs.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/595/ind_16_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/595/ind_16_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando estacionamento em frente a Escola ISA e ao Ceinf Ivone Abes.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/596/ind_17_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/596/ind_17_2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Superintendência Regional do DNIT providências quanto aos acesos no trecho próximo ao Km 250 da Rodovia Br-262, no município de Ribas do Rio Pardo MS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/597/ind._no_18.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/597/ind._no_18.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando conserto do portão eletrônico do Hospital 19 de Março, em Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/598/ind_20_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/598/ind_20_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando que seja feito o dia "D" da limpeza nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/599/ind_21_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/599/ind_21_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Administração, para viabilizar estudo e proposição de Projeto de Lei para vedar investidura de pedófilos no Executivo Municipal, ainda que em cargos de livre nomeação.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/600/ind_22_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/600/ind_22_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Diretor do Hospital Municipal, atendimento de Médico Pediatra aos finais de semana, no Hospital Municipal 19 de Março.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Luiz do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/601/ind_23_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/601/ind_23_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Diretor de Departamento de Trânsito, para que seja feito uma análise entorno de todas as Escolas e Ceinfs, com maior necessidade na Escola Estadual Dr. João Ponce de Arruda, mais precisamente na Av. Aureliano Moura Brandão, assegurando espaço exclusivo para embarque e desembarque de alunos do transporte escolar rural e demais sinalizações verticais e horizontais.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/602/ind._no_24.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/602/ind._no_24.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretários Municipais deste Município, a possibilidade de adequações visando a acessibilidade das pessoas com deficiência (Lei nº 13.146/15) e com mobilidade reduzida nas repartições públicas municipais.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/607/ind._no_25.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/607/ind._no_25.2022.pdf</t>
   </si>
   <si>
     <t>indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilmo. Senhor Gabriel de Oliveira Martins, Digníssimo Comandante da Polícia Militar, ao Ilmo. Sr Bruno Santacatharina, Digníssimo Delegado de Polícia e a Ilma. Sra Luciana Malta Bruschi Ramos, Digníssima Coordenadora do Conselho Tutelar e ao órgão competente, solicitando que promova campanhas de orientação e conscientização junto aos proprietários de hotéis, motéis, pensões, alojamentos e estabelecimentos congêneres.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/610/ind._no_26.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/610/ind._no_26.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando o encaminhamento de Projeto de Lei, cuja minuta segue em anexo, para implementar programa de transporte escolar no âmbito urbano neste Município.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/611/ind._no_27.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/611/ind._no_27.2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudada e analisada a possibilidade da realização de um dia de ação de saúde nos assentamentos de nosso município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/612/ind._no_28.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/612/ind._no_28.2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma análise para o retorno do atendimento do Centro de Convivência do Idoso.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/613/ind._no_29.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/613/ind._no_29.2022.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita manutenção na estrada da Fazenda Rio Verde próximo à Fazenda Yoshimura.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/615/ind._no_30.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/615/ind._no_30.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que coloque em prática a Lei n° 13.882/2019 desde a data de sua publicação em 03 de outubro de 2019, que alterou a Lei n° 11.340/2006 (Lei Maria da Penha).</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/616/ind._no_31.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/616/ind._no_31.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, solicitando que crie uma Secretaria ou uma Autarquia de Habitação de assuntos Fundiários e de Planejamento urbano.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/617/ind._no_32.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/617/ind._no_32.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando estudo de limpeza do Córrego da Lagoa.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/618/ind._no_33.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/618/ind._no_33.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando instalações e reparos de iluminação pública do _x000D_
 bairro Alto do Estoril em nossa cidade.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/619/ind._no_34_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/619/ind._no_34_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando a instalação de parque infantil nos bairros São Sebastião, São Joaquim, Boa Vista, São José e demais bairros que não possuem esses equipamentos, bem como a manutenção permanente dos que existem.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/620/ind._no_35_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/620/ind._no_35_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal e a todos os Secretários Municipais, indicando a possibilidade de adequações visando a acessibilidade das pessoas com deficiência (Lei n° 13.146/15 e com mobilidade reduzida nas repartições públicas municipais.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/621/ind._no_36_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/621/ind._no_36_2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lennon Wayne de Souza Mendes, Digníssimo Diretor de Departamento de Trânsito, indicando que seja feito uma análise entorno de todas as Escolas e Ceinfs, com maior necessidade da Escola estadual João Ponce de Arruda, mais precisamente na Avenida Aureliano Mora Brandão, assegurando espaço exclusivo para embarque e desembarque de alunos do transporte escolar rural e demais sinalizações verticais e horizontais.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/625/ind.no_37.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/625/ind.no_37.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Gerente do Departamento de Trânsito do MS -DETRAN de Ribas do Rio Pardo MS, para que seja viabilizado estudo sobre as respectivos faixas de pedestres</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/635/ind._no_38.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/635/ind._no_38.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal , solicitando serviço tapa-buraco na rua Senador Filinto Muller.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/626/ind.no_39.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/626/ind.no_39.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando a possibilidade junto ao Governo do Estado MS, quanto a doação das manilhas retirada da MS 338 acesso Ribas do Rio Pardo a Camapuã MS, para uso do Município.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/622/ind.no_40.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/622/ind.no_40.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando a remoção de entulho na Rua Moacir José de Souza esquina com a Rua Jerônimo Pereira Passos, no Bairro Stº André.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/623/ind.no_41.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/623/ind.no_41.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando o patrolamento na Rua Irineu Faedo esquina com a Rua Waldemar Godoy.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/624/ind.no_42.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/624/ind.no_42.2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretária Municipal, de Assistência Social, solicitando a possibilidade de ser feito uma reforma paliativa no Centro de Convivência ao Idoso.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/632/ind._no_43.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/632/ind._no_43.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Educação, que proceda com o auxílio do Corpo de Bombeiro, a vistorias nas escolas CEINFs do Município, bem como promova a elaboração dos planos de prevenção e combate a incêndios dos referidos estabelecimentos de ensino.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/631/ind._no_44.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/631/ind._no_44.2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretária Municipal de Assistência Social, solicitando que seja feito uma análise para o retorno do atendimento no Centro Social Criança Cidadã.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/634/ind._no_45.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/634/ind._no_45.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura , para viabilizar instalações de lixeiras nas praças e parques públicas de nossa cidade.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Indicando sugerindo ao Prefeito Municipal para que promova o recapeamento de todas as ruas pavimentadas da Cidade, tendo em vista a economia a longo prazo advinha de tal medida.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Tiago Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/641/ind._no_48.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/641/ind._no_48.2022.pdf</t>
   </si>
   <si>
     <t>Solicita providências em área pública na esquina das ruas José Gregório de Oliveira com Constâncio Barbosa, no São Sebastião.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/642/ind._no_49.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/642/ind._no_49.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Marcos André de Meio Secretário Municipal de Saúde, solicitando a possibilidade da reabertura do Centro Cirúrgico.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/643/ind._no_50.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/643/ind._no_50.2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Sra. Jaqueline Pereira Arimura Secretária Municipal de Assistência Social, solicitando a possibilidade de ser feito uma ação de Inscrição e Renovação do Cadastro único nos assentamentos.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/644/ind._no_51.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/644/ind._no_51.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Juventude, Esporte e Lazer, Sr. Antônio Celso Rodrigues Silva Júnior, para possibilidade de  construção de um sala de troféus no Estádio Municipal Argeu Silveira Lima.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/647/ind._no_52.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/647/ind._no_52.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Saúde, solicitando a possibilidade de ser feito um estudo para estar realizando consulta médica e odontológica com um dia específico para moradores dos assentamentos e fazendas.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/648/ind._no_53.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/648/ind._no_53.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Educação, solicitando a possibilidade de ser construído uma Quadra Poliesportiva Coberta na escola do Mutum.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/650/ind._no_54.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/650/ind._no_54.2022.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando manutenção da ponte sobre o córrego Saltador entre a Fazenda Primavera e a fazenda Santa Luzia.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/653/ind._no_55.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/653/ind._no_55.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Desenvolvimento Econômico e ao Diretor do meio Ambiente, solicitando estudo de limpeza no Córrego da Lagoa.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/660/ind._no_56.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/660/ind._no_56.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, sugerindo-o a adoção da inclusa Minuta de Projeto de Lei, que estabelece disciplina para a conservação e limpeza de terreno urbano na circunscrição do Município e dá outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/670/ind._no_57.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/670/ind._no_57.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a manutenção da estrada de acesso da Fazenda Pontal do Lajeado em nosso município.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/671/ind_._no_58.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/671/ind_._no_58.2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretária Municipal de Assistência Social com cópia ao Prefeito Municipal, solicitando implantação de sala da Assistência Social junto ao Hospital Municipal.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/672/ind._no_59.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/672/ind._no_59.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando que seja feita manutenção na ponte sobre o córrego Caracol próxima a Usina São Domingos.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/673/ind._no_60.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/673/ind._no_60.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, que seja feito o encaminhamento de Projeto de Lei, cuja minuta segue em anexo, para regulamentar a concessão de adicional de insalubridade aos servidores do Município.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/678/ind._no_61.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/678/ind._no_61.2022.pdf</t>
   </si>
   <si>
     <t>Indicação Sr Marcio Fernandes, Digníssimo Deputado Estadual, com cópia ao Prefeito Municipal e ao Secretário Municipal de Obras e Infraestrutura, indicando junto ao órgão competente a instalação de rede de saneamento básico (esgoto) no Bairro São Sebastião e reparos necessários na Estação de Tratamento de esgoto.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/662/ind._no_62.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/662/ind._no_62.2022.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Secretário de Administração e Governo, a necessidade de trocadores de fraldas em todas as repartições Públicas que tenham atendimento ao público".</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/674/ind._no_63.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/674/ind._no_63.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, sugerindo que tome providências com o sinal da antena de transmissão de TV em nosso município.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/679/ind._no_64.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/679/ind._no_64.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao  Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando que seja feito um mutirão para a limpeza no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/680/ind._no_65.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/680/ind._no_65.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a possibilidade de estar sendo feito um quebra-molas na Rua Conceição Garcia Taveira no Bairro Santo André em nossa cidade.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/681/ind._no_66.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/681/ind._no_66.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Juventude, esporte e Lazer, para viabilização de parque infantil e esportivo, nas associações Melodia, Nossa Senhora das Graças, Novo Modelo e Assentamentos Rurais Mutum e Avaré.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/724/ind._no_67.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/724/ind._no_67.2022.pdf</t>
   </si>
   <si>
     <t>Indicação Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura solicitando que seja feito um planejamento para a instalação de iluminação pública e calçadas caminháveis no prolongamento da Avenida Nelson Lírio, após o cruzamento com a Rua Waldemar Francisco da Silva.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/725/ind._no_68.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/725/ind._no_68.2022.pdf</t>
   </si>
   <si>
     <t>Indicação Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde  solicitando que tome as devidas providências_x000D_
 Reforma do Hospital Municipal e na aquisição de um desfibrilador para o SAMU.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Anderson</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/726/ind._no_69.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/726/ind._no_69.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilustríssimo Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a construção de Quebra Molas na Rua Joaquim Lino Vieira em nossa cidade.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/727/ind._no_70.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/727/ind._no_70.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a possibilidade de colocação de tubo no córrego das Emas em nosso município.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/728/ind._no_71.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/728/ind._no_71.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando providências urgente de construção de lombadas na Rua Waldemar Francisco da Silva após a linha férrea a partir do Edifício Filadelfo até as proximidades da ponte do Rio Botas.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/729/ind._no_72.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/729/ind._no_72.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal e ao Ilustríssimo Senhor Lenoon Wayne de Sousa, Digníssimo Secretário Municipal de Trânsito, solicitando providências urgente dos sinalizador das lombadas com pelo menos 100 metros antes avisando do obstáculo.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/730/ind._no_73.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/730/ind._no_73.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo  Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando o serviço de reparo no Bueiro (Boca de lobo) localizado em frente ao Posto E.S.F São Sebastião.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/731/ind._no_74.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/731/ind._no_74.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a construção de quebra-molas na Rua Filadelfo Alves no Bairro São Sebastião em nossa cidade.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/732/ind._no_75.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/732/ind._no_75.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  solicitando melhoria na sinalização do cruzamento das Ruas Benjamim de Oliveira e Conceição do Rio Pardo no Bairro São Sebastião em nossa cidade.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/733/ind._no_76.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/733/ind._no_76.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Nizael Flôres de Almeida, Digníssimo Secretário Municipal de Educação, solicitando que promova o ampliamento das salas de aulas da Escola Mutum na zona rural do Município.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/734/ind._no_77.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/734/ind._no_77.2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Ilustríssima Sra. Jaqueline Pereira Arimura, Digníssima Secretária Municipal de Assistência Social, com cópia ao Prefeito Municipal, solicitando a possibilidade de viabilizar um veículo para prestar atendimento para aquelas pessoas que vão até o posto Central e nas Unidades básicas de saúde que necessitam de transporte urgentes até o Hospital Municipal.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/735/ind._no_78.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/735/ind._no_78.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Manoel Aparecido dos Anjos, Digníssimo Secretário Municipal de Administração, solicitando a disponibilidade do serviço de Wi-Fi no Hospital Municipal José Maria Marques Domingues.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/736/ind._no_79.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/736/ind._no_79.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Marcos André de Melo, Digníssimo Secretário Municipal de Saúde, solicitando a prioridade do atendimento para aqueles que foram chamados para assumir o concurso público em realizar os exames solicitados.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/737/ind._no_80.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/737/ind._no_80.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando a possibilidade do serviço do laboratório quanto ao atendimento 24 horas de segunda a domingo.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/738/ind._no_81.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/738/ind._no_81.2022.pdf</t>
   </si>
   <si>
     <t>Indicação solicita ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde, indicando a inserção do profissional Agente Comunitário de Saúde no Bairro Jardim dos Estados.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/739/ind._no_82.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/739/ind._no_82.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Sr. Nizael Flôres de Almeida, Digníssimo Secretário Municipal de Educação, solicitando que proceda a instalação de Toldos ou outro tipo de cobertura eficaz sobre as passagens entre pavilhões e até a saída da Escola Municipal Mareide Monteiro de Lima.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/740/ind._no_83.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/740/ind._no_83.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  a Promotoria de Justiça desta Comarca, que solicite ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, que proceda à colocação de telas de proteção contra pombos nas quadras das escolas municipais ou outra solução que traga igual resultado.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/741/ind._no_84.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/741/ind._no_84.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Marcos André Melo, Digníssimo Secretário Municipal de Saúde, que disponibilize um médico Ginecologista no UBS do Posto central, no período das 17h às 22h.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/742/ind._no_85.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/742/ind._no_85.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando que realize estudo técnico-orçamentário sobre a viabilidade de recursos para o funcionamento do laboratório de análises clínicas do Hospital Municipal José Maria Domingues Marques.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/743/ind._no_86.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/743/ind._no_86.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação, solicitando que seja chamado mais estagiários para os Ceinfs devido a demanda de alunos nas unidades de ensino.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/744/ind._no_87.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/744/ind._no_87.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, indicando a integração de equipe e veículo coletor de resíduos.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/745/ind._no_88.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/745/ind._no_88.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilmo. Sr Lucien Roberto Garcia de Rezende, Digníssimo Secretário Municipal de Desenvolvimento Econômico, solicitando limpeza no Parque dos Ipês em nossa cidade.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/746/ind._no_89.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/746/ind._no_89.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando solução para o escoamento da água na Rua José Gregório de Oliveira, próximo ao alojamento Aliança no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/747/ind._no_90.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/747/ind._no_90.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando que seja feito o patrolamento na estrada entre as Fazendas Verde Mares II e Monte Belo na região do KM 152.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/748/ind._no_91.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/748/ind._no_91.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Nizael Flôres de Almeida, Digníssimo Secretário Municipal de Educação, solicitando a disponibilização de um ônibus escolar segunda e terça feira no período noturno no Assentamento Mutum e Avaré para transporte dos alunos do EJA.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/749/ind._no_92.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/749/ind._no_92.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a abertura de estacionamento no canteiro central em frente ao Supermercado Costa na Avenida Aureliano Moura Brandão no Bairro Parque Estoril.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/750/ind._no_93.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/750/ind._no_93.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando que seja construída salas de atendimento Médico no Assentamento Mutum.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/751/ind._no_94.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/751/ind._no_94.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando que realize a instalação de cobertura na Unidade Básica de Saúde Central (UBS Central).</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/752/ind._no_95.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/752/ind._no_95.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilmo. Sr. Lucien Rezende, Digníssimo Secretário Municipal de Desenvolvimento Econômico, solicitando limpeza nas vias do Assentamento Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/753/ind._no_96.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/753/ind._no_96.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde, solicitando a possibilidade de encaminhar Agente Comunitário de Saúde para atendimento nos Assentamentos.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/754/ind._no_97.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/754/ind._no_97.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Nizael Flôres, Digníssimo Secretário Municipal de Educação, solicitando a abertura de sala de aula para ensino infantil Pré I e II na escola Rural Usina do Mimoso Polo.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/755/ind._no_98.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/755/ind._no_98.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde, solicitando a integração do profissional Assistente Social no Hospital Municipal.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/756/ind._no_99.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/756/ind._no_99.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a abertura de estacionamento no canteiro central em frente ao Supermercado Costa na Avenida Aureliano Moura Brandão no Bairro Estoril.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/757/ind._no_101.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/757/ind._no_101.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando a reforma do Centro Odontológico Municipal e os demais PSF.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/768/ind._no_103.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/768/ind._no_103.2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Ilma. Sra. Jaqueline Pereira Arimura, Digníssima Secretária Municipal de Assistência Social, sugerindo que proceda as seguintes medidas: Reforma geral do CRAS; Cursos para gestantes e Distribuição de enxoval às gestantes.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/769/ind._no_104.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/769/ind._no_104.2022.pdf</t>
   </si>
   <si>
     <t>Indicação n° 104/2022, ao Ilustríssimo Senhor Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal e ao Ilustríssimo Senhor Marcio Fernandes, Digníssimo Deputado Estadual, solicitando com urgência a reforma geral da ponte instalada sobre o córrego Cervo divisa do Município de Ribas do Rio Pardo com o Município de Jaraguari - MS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/770/ind._no_105.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/770/ind._no_105.2022.pdf</t>
   </si>
   <si>
     <t>Indicação a Ilmo. Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a possibilidade de ser feito um quebra-molas na Rua Senador Filinto Muller.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/771/ind._no_106.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/771/ind._no_106.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a manutenção da estrada da fazenda Sol Nascente que dá acesso ao Mimoso.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/772/ind._no_107.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/772/ind._no_107.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a disponibilização de caminhões pipa para molhar diariamente as principais ruas sem asfalto em nossa cidade.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/773/ind._no_108.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/773/ind._no_108.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a abertura de estacionamento no canteiro central em frente ao Supermercado Costa na Avenida Aureliano Moura Brandão no Bairro Parque Estoril.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/775/ind._no_109.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/775/ind._no_109.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Nizael Flores, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal, solicitando a possibilidade da criação do 9° nono ano na escola Municipal Professora Mareide Monteiro de Lima.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/776/ind._no_110.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/776/ind._no_110.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a possibilidade de ser tampado buraco na Rua Delminda Coelho.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/777/ind._no_111.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/777/ind._no_111.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  a Ilma. Sra. Jaqueline Pereira Arimura, Digníssima Secretária Municipal de Assistência Social com cópia ao Prefeito Municipal, sugerindo que proceda as seguintes medidas: Reforma geral do CRAS; Cursos para gestantes e Distribuição de enxoval às gestantes.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/778/ind._no_112.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/778/ind._no_112.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando que se realize a cessão de um espaço público para implementação de um estacionamento gratuito, com cadastros dos usuários, a fim de que os veículos de grande porte fiquem estacionados, tais como ônibus e caminhões.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/779/ind._no_113.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/779/ind._no_113.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Lucien Rezende com cópia ao Prefeito Municipal, que seja elaborado um estudo para instalação de uma horta comunitária, reiterando-se a Indicação n° 167/2001.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/781/ind._no_115.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/781/ind._no_115.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a possibilidade de reparos na iluminação pública na Rua Rio verde Parque Estoril IV próximo do Ceinf Crianceira.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/782/ind._no_116.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/782/ind._no_116.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando para que disponibilize uma equipe de limpeza através de seus servidores efetivos ou terceiros nos finais de semana na Avenida Aureliano Moura Brandão.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/783/ind._no_117.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/783/ind._no_117.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando medidas ao aumento da segurança no Hospital Municipal Dr. José Maria Marques Domingues.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/784/ind._no_118.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/784/ind._no_118.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilmo. Sr. Vinicius Massaranduba, Digníssimo Diretor de Meio Ambiente com cópia ao Prefeito Municipal, indicando a criação de Ecoponto.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/790/ind._no_119.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/790/ind._no_119.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Prefeito Municipal, solicitando que promova a redução dos valores exigidos a título de Taxa de fiscalização de localização, de instalação e de funcionamento de estabelecimento e de Taxa de Fiscalização Sanitária.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/791/ind._no_120.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/791/ind._no_120.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Juventude, Esporte e Lazer, indicando a viabilização e construção de mesas de pingue pongue de concreto na Praça dos Ipês e demais Praças de nossa cidade.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/804/ind._no_121.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/804/ind._no_121.2022.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Exmo. Prefeito Municipal com cópia ao Diretor Municipal de Meio Ambiente, solicitando que seja feita panfletagem nas principais avenidas da cidade a fim de conscientizar para a preservação da limpeza nas vias públicas.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/805/ind._no_122.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/805/ind._no_122.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo.  Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando que proceda a reforma do ESF do Bairro Parque Estoril.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/806/ind._no_123.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/806/ind._no_123.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo.  Prefeito Municipal, solicitando que tome providências a respeito das fossas sépticas do alojamento Aliança.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/813/ind._no_124.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/813/ind._no_124.2022.pdf</t>
   </si>
   <si>
     <t>Indicação n° 124/2022, Digníssimo Prefeito Municipal, solicitando melhorias quanto ao tráfego de veículos no Bairro Nova Esperança 1, nas proximidades do reservatório D`água ao lado do parquinho e campo de futebol.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/814/ind._no_125.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/814/ind._no_125.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssima Secretária Municipal de Assistência Social, solicitando a disponibilização de um ônibus para transporte de ida e volta dos usuários do Centro de Convivência do Idoso nas atividades de segunda a sexta feira.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/815/ind._no_126.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/815/ind._no_126.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo diretor Municipal de Trânsito, com cópia ao Prefeito Municipal, solicitando a promoção de sinalização vertical por meio de placas em todas as vias da cidade, bem como que torne as Ruas Hamilton Fontoura e Álvaro Jobim integralmente de sentido único.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/816/ind._no_127.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/816/ind._no_127.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de esporte, Juventude e Lazer com cópia ao Digníssimo Prefeito Municipal, solicitando a realização das olimpíadas da terceira idade.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/818/ind._no_128.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/818/ind._no_128.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura, solicitando a instalação de tampa de boca de lobo na Rua Jorge do Carmo Jaboor próximo ao número 352 Bairro Jaboor bem como a limpeza e manutenção das demais bocas de lobos nessa localidade.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/819/ind._no_129.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/819/ind._no_129.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr.  Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a instalação de quebra-molas e tapa buracos na Rua Benjamim de Oliveira.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/820/ind._no_130.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/820/ind._no_130.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação, quanto a possibilidade de estar cedendo transporte adaptado para os alunos da Escola Pestalozzi Arco-Íris.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/821/ind._no_131.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/821/ind._no_131.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, que seja feito estudos técnicos visando a realização do serviço de recapeamento asfáltico em toda extensão da Rua Teófilo Messias, Conjunto Habitacional Rio Pardo.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/822/ind._no_132.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/822/ind._no_132.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. S.r Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação com cópia ao Secretário Municipal de Obras e Infraestrutura, solicitando a reforma dos parquinhos municipais em nossa cidade.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/823/ind._no_133.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/823/ind._no_133.2022.pdf</t>
   </si>
   <si>
     <t>Indicação n° 133/2022, ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando o cascalhamento da estrada do Assentamento Pedreira.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/824/ind._no_134.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/824/ind._no_134.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, indicando a manutenção das vias públicas pavimentadas através de operação tapa buraco.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/826/ind._no_135.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/826/ind._no_135.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao  Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a abertura da via de acesso (retorno), no canteiro central da Avenida Aureliano Moura Brandão à Rua Said Fahrat.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/827/ind._no_136.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/827/ind._no_136.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao  Digníssimo Diretor Municipal de Trânsito com cópia ao Prefeito Municipal, solicitando que seja implantada mão única na Rua Senador Filinto Muller no centro velho.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/836/ind.no_137.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/836/ind.no_137.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando que seja construídos quebra-molas nas ruas Waldemar Francisco da Silva no centro Velho, na Rua Benjamim de Oliveira Bairro São Sebastião e na Rua Valdeci ramos no Bairro Jardim Ouro Verde.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/837/ind.no_138.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/837/ind.no_138.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Diogo Guerra, Digníssimo Coordenador Municipal de Cultura com cópia ao Prefeito Municipal, solicitando a construção de uma concha acústica no Parque dos Ipês, de autoria do Vereador Tiago Gomes de Oliveira - PSDB;</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/838/ind.no_139.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/838/ind.no_139.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Lennon Mendes, Digníssimo Diretor Municipal de Trânsito com cópia ao Prefeito Municipal, solicitando placas de sinalização nas Ruas do Bairro Estoril.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/839/ind.no_140.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/839/ind.no_140.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando a troca da frota de veículos da Saúde.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/840/ind.no_141.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/840/ind.no_141.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura, solicitando que promova a iluminação e o calçamento da Avenida Nelson Lírio entre a Rua Waldemar Francisco da Silva e a Rua Benjamim de Oliveira.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/845/ind.no_142.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/845/ind.no_142.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando para que proceda a reforma do Centro de Fisioterapia Municipal.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/846/ind.no_143.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/846/ind.no_143.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Lucien Rezende, Digníssimo Secretário Municipal de desenvolvimento Econômico, solicitando a possibilidade de ser feito a manutenção e troca de areia da quadra de vôlei do Parque dos Ipês.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Anderson, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/847/ind.no_144.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/847/ind.no_144.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a manutenção e troca das lâmpadas da quadra poliesportiva da Escola Municipal Mareide</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/848/ind.no_145.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/848/ind.no_145.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Antônio Leite dos Santos Filho, Digníssimo Diretor Geral do DENIT (Departamento de Infraestrutura e Transportes – MS), com cópia ao Secretário de Estado de Obras e Infraestrutura, solicitando urgência quanto a providências de se fazer uma obra completa ao perímetro urbano no asfalto da BR 262 em nossa cidade.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/849/ind.no_146.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/849/ind.no_146.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando providências em relação à fossa da Escola São Sebastião.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/850/ind.no_147.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/850/ind.no_147.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando instalação de cobertura na Academia da Terceira Idade, no Bairro Vista Alegre.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/851/ind.no_148.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/851/ind.no_148.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando providências quanto a instalação de tubos ármicos na ponte instalada sobre o córrego da Anta em nosso Município</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/867/ind.no_149.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/867/ind.no_149.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando a passagem do carro fumacê (veneno) nos bairros de toda a cidade.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/868/ind.no_150.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/868/ind.no_150.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde, solicitando Casa de apoio para quem faz tratamento de saúde na Capital Campo Grande - MS.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/869/ind.no_151.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/869/ind.no_151.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando o encaminhamento de Projeto de Lei para criar o conselho Municipal de proteção e bem-estar animal e seu respectivo fundo.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/870/ind.no_152.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/870/ind.no_152.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a revitalização geral bem como a construção de uma Ciclovia no Parque dos Ipês.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/871/ind.no_153.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/871/ind.no_153.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde, indicando a necessidade de trocadores de fraldas em todas as Repartições da Saúde Públicas.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/879/ind._no_154.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/879/ind._no_154.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando o serviço de rebaixamento na calçada em frente ao Posto de Saúde Miguel Pereira Dias.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/880/ind._no_155.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/880/ind._no_155.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Rudel Trindade, Digníssimo Diretor Presidente do DETRAN de Mato Grosso do Sul com cópia a Gerente do Detran local de Ribas do Rio Pardo, Senhora Elisângela Ramos, solicitando agilidade na vistoria de veículos apreendidos.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/881/ind._no_156.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/881/ind._no_156.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Chefe responsável pela Energisa de Ribas do Rio Pardo local com cópia ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a viabilização de estrutura para iluminação no acesso da Rua Deoclides Batista Ramos ao Jardim do trabalhador.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/882/ind._no_157.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/882/ind._no_157.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras, solicitando a remoção das carcaças de veículos abandonados nas vias públicas.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/883/ind._no_158.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/883/ind._no_158.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras, solicitando a manutenção nas estradas que dão acesso ao retiro Bela Vista e as fazendas Douradinha e Berrante.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/884/ind._no_159.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/884/ind._no_159.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando reparos urgentes da Escola Potreirinho zona rural do nosso município</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/885/ind._no_160.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/885/ind._no_160.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, que promova a instalação de faixa elevada de pedestres em frente ao Fórum desta Comarca, consultando o Departamento Municipal de Trânsito.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/890/ind.no_161.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/890/ind.no_161.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras, solicitando a troca das luminárias queimadas na Praça de esporte e lazer do Bairro Santo André.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/886/ind._no_162.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/886/ind._no_162.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Nizael Flôres, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal, solicitando o oferecimento de capacitação de Primeiros Socorros aos Diretores (as) das Escolas e Ceinfs.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Anderson, Policial Christoffer, Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/887/ind._no_163.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/887/ind._no_163.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Lennon Mendes, Digníssimo Diretor de Trânsito, solicitando campanha de educação no trânsito e melhoria na sinalização das vias onde é proibido o trânsito de veículos pesados.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/891/ind.no_164.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/891/ind.no_164.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Lennon Waney, Digníssimo Diretor Municipal de Trânsito com cópia ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras, solicitando a implantação ou marcação dos locais específicos para os taxistas.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/892/ind.no_165.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/892/ind.no_165.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, reitera a Indicação n° 020/2022 que solicita a limpeza geral em todo perímetro urbano da cidade.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/899/ind._no_167.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/899/ind._no_167.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, reitera a Indicação n° 020/2022 que solicita o cascalhamento da estrada do Balneário Mantena.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/900/ind._no_168.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/900/ind._no_168.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, que solicita a construção de faixas elevadas em frente aos CEINF.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/901/ind._no_169.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/901/ind._no_169.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita o patrolamento da estrada de acesso ao Balneário Mantena.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/902/ind._no_170.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/902/ind._no_170.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita a construção de quebra-molas na Rua Waldemar Francisco da Silva, Vila Jaboor próximo ao consultório de Veterinária Dr. Fernando e também próximo a estação de tratamento de égua e esgoto.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/903/ind._no_171.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/903/ind._no_171.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal, solicitando a instalação de telas e sensores contra pombos nas unidades de ensino.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Policial Christoffer, Tiago Gomes de Oliveira, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/908/ind._no_172.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/908/ind._no_172.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita que seja feita a instalação de ponto de coleta regular de lixo na região das sete placas em nosso município.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/909/ind._no_173.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/909/ind._no_173.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, solicitando ampliação do atendimento psicológico.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/910/ind._no_174.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/910/ind._no_174.2022.pdf</t>
   </si>
   <si>
     <t>Indicação Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita a instalação de tendas na Agência da Caixa Econômica do nosso Município.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/911/ind._no_175.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/911/ind._no_175.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura, solicita a manutenção da Rua Piauí e demais vias do Jardim dos Estados em nossa cidade.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/912/ind._no_176.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/912/ind._no_176.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura, solicita providências quanto a demora da coleta de lixo do Bairro Jardim dos Estados.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/913/ind._no_177.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/913/ind._no_177.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita a manutenção na Casa de Velório Municipal.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/914/ind._no_178.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/914/ind._no_178.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Nizael Flôres, Digníssimo Secretário Municipal de Educação, solicitando alteração na contratação temporária dos professores.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/915/ind._no_179.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/915/ind._no_179.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita a reforma no prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Luiz do Sindicato, Tânia, Vereador Cascão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/916/ind._no_180.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/916/ind._no_180.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita que seja realizada um estudo sobre a montagem de uma equipe de limpeza e manutenção.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/917/ind._no_181.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/917/ind._no_181.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Prefeito Municipal, quanto a possibilidade de viabilizar alteração do Artigo 2° da Lei Municipal n° 940/2010, visando reduzir o percentual pago pelo servidor público municipal no plano de saúde da Cassems.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/919/ind._no_182.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/919/ind._no_182.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Secretário Municipal de Obras e Infraestruturas, solicitando patrolamento na estrada do Assentamento Pedreira.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/920/ind.no_183.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/920/ind.no_183.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Secretário Municipal de Obras e Infraestrutura, solicitando cascalhamento e patrolamento na estrada do Sol Nascente de acesso a usina do Mimoso.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/921/ind.no_184.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/921/ind.no_184.2022.pdf</t>
   </si>
   <si>
     <t>"Indicaçao direcionada ao Exmo. Prefeito Municipal, solicitando a aquisição de cadeiras de rodas e de banho para atendimento da população."</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/924/ind._no_185.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/924/ind._no_185.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a possibilidade de patrolamento em torno da escola Municipal Mareide, em especial na Rua Eudir Oliveira de Paula no Parque Estoril.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/929/ind._186.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/929/ind._186.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Marcos André de Melo, Digníssimo Secretário Municipal de Saúde, solicitando a realização de inspeção sanitária com auxílio do departamento de vigilância Sanitária na casa de Velório Municipal.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/930/ind._187.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/930/ind._187.2022.pdf</t>
   </si>
   <si>
     <t>Indicação n° 187/2022, ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, indica a construção de ciclovias na Avenida Aureliano Moura Brandão.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/934/ind._no_188.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/934/ind._no_188.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Diretor de Trânsito Municipal, Senhor Lennon Waney, com cópia ao Digníssimo Secretário Municipal de Obras e infraestrutura, Senhor Luiz Carlos dos Santos. Providenciar a implantação de quebra-molas a rua Valdeci Ramos, pelas imediações da Rodoviária, devido à alta velocidade dos veículos.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/940/ind._no_189.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/940/ind._no_189.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Antônio Celso Junior, Digníssimo Secretário Municipal de Juventude, Esporte e Lazer com cópia ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicita apoio financeiro aos atletas que representam Ribas do Rio Pardo em eventos e competições fora do Município.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/935/ind._no_190.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/935/ind._no_190.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Secretário de Obras e Infraestrutura, que promova a manutenção da estrada que dá acesso às Fazendas Paineiras, Guarujá e Honda, no trecho a partir da "ponte de ferro", tendo em vista as péssimas condições de tráfego no local.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/936/ind._no_191.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/936/ind._no_191.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras e infraestrutura, Luiz Carlos dos Santos, que tome providência com relação a melhoria no sistema de captação de água pluvial na esquina da rua Jerônimo A. Ferreira com a rua General Elizário Paim, e faça construção de galeria, popularmente chamada de boca do dragão.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/943/ind._192.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/943/ind._192.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito municipal, João Alfredo Danieze, indica a premente necessidade de proceder com urgência a perfuração de um posso artesiano, na Escola Municipal de Educação Infantil (EMEI) Crianceiras.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/944/ind._193.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/944/ind._193.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal, João Alfredo Danieze, com cópia ao Secretário de Obras e Infraestrutura, Luiz Carlos do Santos, solicitando a instalação de iluminação no canteiro central da Avenida Nelson Lyrio, entre as Ruas Waldemar Francisco da Silva e Benjamim de Oliveira.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/945/ind._194.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/945/ind._194.2022.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Secretário Municipal de Desenvolvimento Econômico Sr. Lucien Roberto Garcia de Rezende com cópia ao Exmo. Prefeito Municipal Sr. João Alfredo Danieze, que providencie capacitação adequada aos fornecedores do comércio local, em virtude da nova lei de licitação (14.133/2021), que entrará em vigor a partir de 10 de abril de 2023.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/663/mocao__no_1.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/663/mocao__no_1.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, em nome desta casa, aos familiares dom Sr. Rachid Abes Filho, ex Prefeito Municipal de Ribas do Rio Pardo MS, falecido no dia 02 de março em Campo Grande MS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/664/mocao_no_2.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/664/mocao_no_2.2022.pdf</t>
   </si>
   <si>
     <t>Moção a Ilustríssima Família da saudosa Senhora Ivone de Oliveira Dutra, pelo seu falecimento ocorrido no dia 03 de abril.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/758/mocao_no_03.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/758/mocao_no_03.2022.pdf</t>
   </si>
   <si>
     <t>Moção n° 03/2022, Congratulações aos Bravos Guerreiros da Polícia Militar de Ribas do Rio Pardo – MS, pelo excelente desfecho da Ocorrência n° 262/2022 de 19 de abril de 2022.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/785/mocao_no_04.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/785/mocao_no_04.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações n° 04/2022, a Ilma. Sra. Vera Lucia Marcelino, Merendeira Municipal vencedora do 1° Desafio Estadual das Merendeiras, realizado pelo Cidade Empreendedora do Sebrae e a Ilma. Sra. Karine Lorentz da Silva Souza, nutricionista da rede Municipal.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/786/mocao_no_05.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/786/mocao_no_05.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações n° 05/2022, a Ilma. Sra.  Jaqueline Dias Monteiro pelo título do Campeonato Sul-Mato-Grossense de Fisiculturismo.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/796/mocao_no_06.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/796/mocao_no_06.2022.pdf</t>
   </si>
   <si>
     <t>Moção, aplausos ao Ilmo Sr. Bruno Santacatharina, Digníssimo Delegado de Polícia Civil de nosso município pelos relevantes trabalhos prestados durante o período de quatro anos à população Riopardense.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/797/mocao_no_07.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/797/mocao_no_07.2022.pdf</t>
   </si>
   <si>
     <t>Moção, Boas-vindas às Ilustríssimas Senhoras Paula Barreto Araújo e Thaína Andrezza de Souza Borges, Digníssimas Delegadas de Polícia Civil do nosso Município.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/842/mocao_no_08.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/842/mocao_no_08.2022.pdf</t>
   </si>
   <si>
     <t>Moção n° 08/2022, de Pesar à Ilustríssima Família do saudoso Senhor Darci da Silva, pelo seu falecimento ocorrido no dia 06 de setembro de 2022.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>Policial Christoffer, Alvaro Andrade  (Nego da Borracharia), Anderson, Luiz do Sindicato, Missionária Rose Pereira, Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Cascão, Vereador Pastor Isac, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/841/mocao_no_09.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/841/mocao_no_09.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações aos Bravos Guerreiros da Polícia Militar de Ribas do Rio Pardo – MS, em virtude do elevado grau de competência e profissionalismo.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/927/mocao_no_10.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/927/mocao_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Ilustríssimo Senhor Eliel Araújo Alencar, Digníssimo Pastor Presidente da Igreja Evangélica Assembleia de Deus Ministério MS - IEADMS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/939/mocao_no_11.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/939/mocao_no_11.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação a Alexssander da Silva Ribeiro, campeão brasileiro de Salto em Distância, uma das provas nobre do Atletismo, nos jogos Escolares Brasileiros (JEB's 2022).</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/946/mocao_12.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/946/mocao_12.2022.pdf</t>
   </si>
   <si>
     <t>Moção de pesar para a família da saudosa Sra. Neura Leal da Cruz de Araújo, pelo falecimento ocorrido no dia 27 de novembro de 2022.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/564/req._01.2022_-_urgencia.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/564/req._01.2022_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Requer a votação em Regime de Urgência Especial do Projeto de Lei n° 004/2022 de autoria do Executivo Municipal acima citado, este requerimento de Autoria do Legislativo Municipal.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_no_2.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_no_2.2022.pdf</t>
   </si>
   <si>
     <t>"Requer a prorrogação da Comissão Parlamentar de Inquérito Instaurada por meio da Resolução nº  72/2021".</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/603/req_03_2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/603/req_03_2022.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre aquisição de equipamentos de informática, ares-condicionados e instalações de parquinhos cobertos nos Ceinfs.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/638/req._no_4.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/638/req._no_4.2022.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de urgência simples aos  Projetos de Lei n° 05, 10,11,12/2022 de autoria do executivo Municipal e o _x000D_
 Projeto de Lei n° 028/2022 de autoria da Vereadora Edervânia Malta – MDB, este Requerimento de autoria do Legislativo Municipal;</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/627/req.no_5.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/627/req.no_5.2022.pdf</t>
   </si>
   <si>
     <t>Requer as descrições de todas as obras realizadas neste município no exercício 2021, acompanhadas seus respectivos MEMORIAS DESCRITIVOS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/628/req.no_6.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/628/req.no_6.2022.pdf</t>
   </si>
   <si>
     <t>Requer as notas fiscais e execução de contrato referente ao pagamento do mês de Janeiro de 2022 da empresa Tec Faz.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/629/req.no_7.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/629/req.no_7.2022.pdf</t>
   </si>
   <si>
     <t>Requer as notas fiscais comprovantes de 2021 da empresa Ita Rendá.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/636/req._8.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/636/req._8.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, discrição de toda as obras realizadas com tapa-buraco e Memorais Descritivos bem como notas fiscais dos serviços.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Assistência Social, informações sobre as ações do grupo da terceira idade (Grupo Viver).</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/639/req._no_11.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/639/req._no_11.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando à concessionária do serviço de energia elétrica (Energisa) informações sobre os motivos pelo qual a sua agência situada nesta cidade de Ribas do Rio pardo/MS funciona em período reduzido.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/645/req._no_12.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/645/req._no_12.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Ilustríssimo Secretário Municipal de Desenvolvimento Econômico, Sr. Lucien Rezende, informações sobre as manutenções no Parque dos ipês.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/651/req.no_13.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/651/req.no_13.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao secretário Municipal de Administração, informações se o Município está convocando candidatos aprovados no concurso em vigência (recentemente prorrogado) e se esta convocação é a título temporário ou para integrar o quadro permanente.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/649/req._no_14.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/649/req._no_14.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Administração e Governo, informações sobre a Lei Municipal nºv1.8187 , de 23 de março de 2021, que "Institui a Política do Controle de Natalidade de Cães e Gatos e dá outras Providências'.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/652/req._no_15.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/652/req._no_15.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a elaboração pelo setor competente, da estimativa de impacto econômico-financeiro com relação a eventual renúncia de receita relativa a isenção de IPTU e da "taxa do lixo" aos moradores do bairro Jardim das Palmeiras, tendo em vista que apenas o poder Executivo detém os dados necessários para tanto.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/659/req._no_16.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/659/req._no_16.2022.pdf</t>
   </si>
   <si>
     <t>Requer a concessão de urgência simples aos Projetos de Lei n° 04/2022 de autoria da vereadora Tânia Maria Ferreira Dias – Solidariedade e o Projeto de Lei n° 01 e o 03/2022 do Executivo Municipal.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/665/req._no_17.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/665/req._no_17.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, requerendo respostas aos Requerimentos especificados, de autoria da Vereadora Tânia Maria Ferreira Dias - Solidariedade;</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/666/req._no_18.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/666/req._no_18.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento  ao  Secretário Municipal de Obras e Infraestrutura, requerendo documentos da execução do contrato da Trans Rocha, referente à Nota Fiscal 23.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/667/req._no_19.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/667/req._no_19.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura, requerendo detalhamento dos gastos com aMadeireira Vista Alegre.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/668/req._no_20.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/668/req._no_20.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento Prefeito Municipal, requerendo cópias das folhas de pontos dos servidores envolvidos nas manutenções das estradas rurais e limpezas de vias públicas em 2021.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/669/req.__no_21.2022..pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/669/req.__no_21.2022..pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Administração e Governo com cópia ao Prefeito Municipal, requerendo informações de qual o motivo que até o presente momento não está sendo servido o café nas repartições públicas.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/682/req._no_22.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/682/req._no_22.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Prefeito Municipal, requer informações sobre qual o prazo para conclusão das obras no Centro de Educação Infantil Ivone Abes e se serão suspensas as atividades no estabelecimento de ensino em algum momento.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/683/req._no_23.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/683/req._no_23.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Saúde, requer informações de qual o procedimento para a realização de exames de ultrassonografia e se é possível fazer o agendamento em qualquer UBS e em quais locais que são realizados os exames.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tiago Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/684/req._no_24.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/684/req._no_24.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, requerendo informações sobre a instalações de Rede de Internet na Zona Rural do nosso Município.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/685/req._no_25.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/685/req._no_25.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, requerendo as notas fiscais referente a merenda escolar e sua distribuição.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/686/req._no_26.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/686/req._no_26.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Secretário Municipal de Educação, requerendo os contratos em execução de transportes escolares do nosso município de 2021 até a presente data.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/702/req._no_27.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/702/req._no_27.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, várias informações especificadas no corpo deste Requerimento.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/703/req._no_28.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/703/req._no_28.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal,  várias informações especificadas no corpo deste Requerimento.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/704/req._no_29.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/704/req._no_29.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Nizael Flôres de Almeida, Digníssimo Secretário Municipal de Educação, as Notas Fiscais referente a merenda escolar e sua distribuição.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/705/req._no_30.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/705/req._no_30.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde,  justificativa sobre a ausência de fornecimento de uniforme à equipe do SAMU.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/706/req._no_31.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/706/req._no_31.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde, requer uma justificativa para a falta de medicação no Hospital Municipal José Maria Marques Domingues.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/707/req._no_32.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/707/req._no_32.2022.pdf</t>
   </si>
   <si>
     <t>Requer a votação em Regime de Urgência Simples ao Projeto de Lei n° 025/2022 de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/708/req._no_33.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/708/req._no_33.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre a disponibilização online da relação atualizada dos medicamentos disponíveis.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/709/req._no_34.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/709/req._no_34.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação informações sobre o processo licitatório para aquisição de carteiras para as Escolas Municipais.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/710/req._no_35.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/710/req._no_35.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, requer a totalidade da execução de contratos do transporte escolar desde o início da atual gestão, em 2021, contendo todos os documentos detalhados, como empenhos, notas fiscais e extratos de pagamento.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/711/req._no_36.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/711/req._no_36.2022.pdf</t>
   </si>
   <si>
     <t>Requer  Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal,  informações sobre hospedagem de pacientes e acompanhantes em Campo Grande - MS.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/712/req._no_37.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/712/req._no_37.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal,  informações sobre os dias que não estão sendo feitos a coleta dos resíduos sólidos.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/713/req._no_38.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/713/req._no_38.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. Lucien Roberto Garcia de Rezende, Digníssimo Secretário Municipal de Desenvolvimento Econômico, informações sobre a implantação do núcleo municipal do Programa Titula Brasil e a execução do acordo de cooperação técnica celebrado com o Instituto Nacional de Colonização e Reforma Agrária - INCRA.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/714/req._no_39.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/714/req._no_39.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. Manoel Aparecido dos Anjos, Digníssimo secretário Municipal de Administração, informações sobre o cumprimento do Artigo 8° da Lei Municipal n° 1.159, de 6 de dezembro de 2019 e o número de servidores beneficiados com abono mensal instituído pela referida norma.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/715/req._no_40.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/715/req._no_40.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. Lucien Roberto Garcia de Rezende, Digníssimo Secretário Municipal de Desenvolvimento Econômico, informações sobre a criação de um selo de qualidade de produtos alimentícios municipais</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/716/req._no_41.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/716/req._no_41.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, informações sobre o funcionamento do Centro Odontológico no período noturno.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/717/req._no_42.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/717/req._no_42.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. Tiago Gomes de Oliveira, Digníssimo Presidente da Câmara Municipal de Ribas do Rio Pardo – MS,  a convocação do Ilustríssimo Senhor Nizael Flôres, Digníssimo Secretário Municipal de Educação.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/718/req._no_43.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/718/req._no_43.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr.  Manoel Aparecido dos Anjos, Digníssimo Secretário Municipal de Administração com cópia ao Prefeito Municipal, informações sobre a campanha de agasalhos.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/719/req._no_44.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/719/req._no_44.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Marcos André de Mello, Digníssimo Secretário Municipal de Saúde, informações sobre o pagamento do vencimento mínimo dos servidores ocupantes dos cargos de agente comunitário de saúde e de agente de combate às endemias, fixado pela emenda Constitucional n° 120/2022.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/720/req._no_45.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/720/req._no_45.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, requer informações sobre o cumprimento das Emendas impositivas feitas pelo Poder Legislativo ao Orçamento deste ano.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/765/req._no_46.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/765/req._no_46.2022.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Exmo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, requer informações sobre o número de alojamentos na cidade, quais estão irregulares com relação à referida Lei Municipal; De que forma é feita a fiscalização da referida Lei, qual o setor responsável e quais os canais disponíveis para denúncia de irregularidades; Há um canal específico para denúncias, caso não que seja disponibilizado.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/721/req._no_47.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/721/req._no_47.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Casa requerendo que seja oficializado o Ilustríssimo Senhor Manoel Aparecido dos Anjos, Digníssimo Secretário Municipal de Administração, para prestar esclarecimentos em Plenário durante a sessão Ordinária da próxima terça-feira dia 07 de junho de 2022 as 19:00hs.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/722/req._no_48.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/722/req._no_48.2022.pdf</t>
   </si>
   <si>
     <t>Requer Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Administração Ilustríssimo senhor Manoel Aparecido dos Anjos, informações sobre a locação do prédio em que hoje se encontra sediada a Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/723/req._no_49.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/723/req._no_49.2022.pdf</t>
   </si>
   <si>
     <t>Requer a Sra. Jaqueline Pereira Arimura, Digníssima Secretária Municipal de Assistência Social com cópia ao Ilustríssimo senhor Ataíde Feliciano da Silva, Digníssimo Secretário Municipal de Obras e Infraestrutura, Reitera a Indicação de n° 049/2021 que solicita a instalação de um Parquinho na Casa de Acolhimento Pequeno Príncipe em nossa cidade.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/766/req._no_50.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/766/req._no_50.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, requer informações qual a quantidade de testes rápidos da Covid-19 atualmente disponíveis na rede de saúde municipal; Se há carência de alguns medicamentos necessários ao tratamento dos sintomas normais da Covid-19, da dengue e da gripe; Caso haja carência de medicamentos</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/767/req._no_51.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/767/req._no_51.2022.pdf</t>
   </si>
   <si>
     <t>Requeiro a Ilma. Sra. Jaqueline Pereira Arimura, Digníssima Secretária Municipal de Assistência Social, informações sobre a lista e a quantidade de itens que compõem a cesta básica fornecida pelo CRAS aos usuários.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/780/req._no_52.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/780/req._no_52.2022.pdf</t>
   </si>
   <si>
     <t>Requer a votação em Regime de Urgência Simples do Projeto de Lei n° 027, de 9 de maio de 2022, dispõe sobre alteração  da Lei Municipal n° 1.239/2021 que Estima a Receita e Fixa a Despesa do Município de Ribas do Rio Pardo para o exercício financeiro de 2022, e dá outras providências, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/792/req._no_53.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/792/req._no_53.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal, documentações da licença ambiental da abertura de vazão d’água do córrego da Lagoa no início da Avenida Nelson Lírio em nossa cidade.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/793/req._no_54.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/793/req._no_54.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. João Alfredo Danieze,  Prefeito Municipal com cópia ao Secretário Municipal Interino de Obras e Infraestrutura, requer cópias dos contratos emergenciais envolvendo pá-carregadeiras, motoniveladoras e caminhões.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/794/req._no_55.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/794/req._no_55.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Diretor Presidente do Departamento Estadual de Trânsito de Mato Grosso do Sul – DETRAN-MS, informações sobre o número de multas aplicadas a condutores na cidade de Ribas do Rio pardo – MS neste ano de 2022.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/795/req._no_56.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/795/req._no_56.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal,  informações sobre a liberação das escrituras para as residências do Bairro São José em nossa cidade</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/801/req._no_57.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/801/req._no_57.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal com cópia ao Ilmo. Secretário Municipal de Educação, informações especificadas sobre o cargo de inspetor escolar, possíveis números insuficientes de servidores e eventual desvio de função.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/802/req._no_58.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/802/req._no_58.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Presidente da Casa a prorrogação da Comissão Parlamentar de Inquérito instaurada por meio da Resolução n° 72/2021, de autoria do Legislativo Municipal;</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/803/req._no_59.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/803/req._no_59.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Secretário Municipal de Administração com cópia ao Prefeito Municipal, a  viabilização de estudo para proposição de quinquênio aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/809/req._no_60.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/809/req._no_60.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal com cópia ao Secretário Municipal de Educação, informações sobre a lista dos professores convocados.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>Tânia, Luiz do Sindicato, Policial Christoffer, Vereadora Edervânia Malta, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/810/req._no_61.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/810/req._no_61.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal com cópia ao Secretário Municipal de Educação, informações sobre o pagamento do vencimento mínimo aos servidores ocupantes de cargos de enfermagem, de técnico de enfermagem, de auxiliar de enfermagem e de parteira, fixado pela Emenda Constitucional n° 124/2022 e pela Lei n° 14.434/2022.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/811/req._no_62.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/811/req._no_62.2022.pdf</t>
   </si>
   <si>
     <t>Requer a Digníssima Secretária Municipal de Assistência Social com cópia ao Exmo.  Prefeito Municipal, informações sobre o retorno das atividades no Centro Social Criança Cidadã e Quantos educadores faz parte.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/812/req._no_63.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/812/req._no_63.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Educação, informações sobre projetos da área de segurança escolar, como a instalação de câmeras nas unidades de ensino.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/817/req._no_64.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/817/req._no_64.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal,  informações sobre o Projeto de Lei Complementar n° 035/2022 que dispõe sobre a reorganização e a nova Estrutura administrativa do Município de Ribas do Rio pardo - MS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/829/req._no_065.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/829/req._no_065.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Luiz Nagata, Digníssimo Presidente responsável geral da Empresa Vetorial Siderurgia e Vetorial Mineração, informações a respeito do pó, poluentes e outros que causam sujeiras e mau à saúde da nossa população.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/830/req._no_066.2022_-_urgencia.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/830/req._no_066.2022_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 066/2022, a Mesa da Câmara Municipal, requer a concessão de urgência especial ao Projeto de Decreto Legislativo n° 01/2022, este Requerimento de autoria do Legislativo Municipal;</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/831/req._no_067.2022_-_urgencia.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/831/req._no_067.2022_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 067/2022, a Mesa da Câmara Municipal, requer a concessão de urgência simples ao Projeto de Lei n° 045/2022.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/834/req._no_068.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/834/req._no_068.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Dalvin Ramão Cesar, Digníssimo Diretor de Implementos Viários do Estado de MS com cópia ao Secretário de Estado de Obras e Infraestrutura, informações sobre a Obra de asfalto da MS 357 que liga Ribas do Rio Pardo à Camapuã – MS.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/835/req._no_069.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/835/req._no_069.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura, com cópia do processo licitatório e dos documentos relativos à execução contratual que envolvem a construção da futura sede da Secretaria de Obras e Infraestrutura.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Anderson, Tiago Gomes de Oliveira, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/843/req._no_070.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/843/req._no_070.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura, a íntegra do contrato da Sol Brasil com o poder Executivo Municipal e toda documentação da Empresa desde o dia 1° de janeiro de 2021.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/844/req._no_071.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/844/req._no_071.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Marcos André de Mello, Digníssimo Secretário Municipal de Saúde, informações sobre a estrutura da Prefeitura para disponibilização da mamografia.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/863/req._no_072.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/863/req._no_072.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Lucien Rezende, Digníssimo Secretário Municipal de Desenvolvimento Econômico com cópia ao Prefeito Municipal, informações sobre os gastos na reinauguração da Feira do produtor.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/864/req._no_073.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/864/req._no_073.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, requer informação sobre a quantidade de buracos tapados nas vias do Município em cada um dos últimos três meses e com relação a este mês a localização onde foram realizadas as referidas operações de manutenção.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/865/req._no_074.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/865/req._no_074.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde, informação sobre as razões pelas quais as cirurgias de vesícula não estão sendo realizadas no Hospital Municipal e qual a previsão de seu retorno.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/866/req._no_075.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/866/req._no_075.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Nizael Flôres, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal, informações sobre a ausência de acesso à internet e a falta de computadores adequados nas salas de tecnologia dos professores.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/878/req._no_76.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/878/req._no_76.2022.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora deste Poder Legislativo Municipal, requer a discussão e votação em Regime de Urgência Simples do Projeto de Lei n° 015/2022 de autoria da Mesa em conformidade com o Artigo 121 do regimento Interno desta Casa, este Requerimento de autoria do Legislativo Municipal;</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/889/req._no_078.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/889/req._no_078.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Antônio Celso, Digníssimo secretário Municipal de Juventude, Esporte e Lazer, informações sobre quais são as modalidades esportivas e suas categorias atendidas pela SEJEL.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/897/req._no_79.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/897/req._no_79.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, o cronograma de cirurgias realizadas no Hospital Municipal.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/898/req._no_80.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/898/req._no_80.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Diretor responsável pela ENERGISA em nosso Município, para providências quanto as oscilações e quedas de energia.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/906/req._no_81.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/906/req._no_81.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário Municipal de Educação com cópia ao Exmo. Prefeito Municipal e ao Ilmo. Sr. George Zarour Cezar, Digníssimo Promotor de Justiça desta Comarca, o cronograma detalhado do planejamento de reformas de todas as unidades de ensino em 2023.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/907/req._no_82.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/907/req._no_82.2022.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, a discussão e votação em Regime de Urgência Simples o Projeto de Lei n° 016, de 3 de outubro de 2022, concede reajuste ao vencimento-base do cargo de agente de segurança do quadro permanente da Câmara Municipal de Ribas do Rio Pardo – MS de autoria do Poder Legislativo Municipal, este requerimento de autoria da Comissão de Finanças e Orçamentos, Serviços e Obras Públicas;</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/918/req._no_83.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/918/req._no_83.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Secretário Municipal de saúde, o cronograma do Planejamento de reformas e ampliações dos postos de saúde.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>Requer à Ilma. Sra. Jaqueline Arimura, Digníssima Secretária de Assistência Social, cronograma do planejamento de reformas nas unidades da Assistência Social.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/926/req._no_85.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/926/req._no_85.2022.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre o controle de produção diária da Prime Brasil em 2021.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/941/req._no_86.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/941/req._no_86.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Manoel Aparecido dos Anjos, Digníssimo secretário Municipal de Administração com cópia ao Exmo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre o déficit atual no número de servidores, por setor e profissão, perspectiva para a realização de concurso público (mês/ano), número de contratados em cargos de comissão, por setor e o número de contratos de prestação de serviços por tempo determinado, por setor e a vigência dos contratos.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>Requerimento ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, requer cópia do ofício encaminhado ao Imasul que trata sobre a área de influência da fábrica de celulose em construção no Município, com o número e a data de protocolo.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/937/req._no_88.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/937/req._no_88.pdf</t>
   </si>
   <si>
     <t>Requeiro ao llmo. Secretário Municipal de Obras e Infraestrutura, Luiz Carlos dos Santos, nos termos do art. 31, inc. XVII, da Lei Orgânica Municipal (LOM), para comparecer perante o Plenário desta Casa na próxima sessão ordinária (dia 29/11/2022) a fim de prestar esclarecimentos acerca da insuficiência dos serviços de limpeza e manutenção das vias e praças desta Cidade, advertindo-o de que sua ausência importará em infração político administrativa.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/759/mens_32_09-05-2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/759/mens_32_09-05-2022.pdf</t>
   </si>
   <si>
     <t>Veto total ao autógrafo de lei n° 23, de 27 de abril de 2022, diárias, veto de autoria do executivo municipal;</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/760/veto_-_autografo_de_lei_no_28.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/760/veto_-_autografo_de_lei_no_28.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao autógrafo de Lei nº 28 de 24 de maio de 2022 – P.L.L nº 07.2022</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/761/veto_-_autografo_de_lei_no_29.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/761/veto_-_autografo_de_lei_no_29.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao autógrafo de Lei nº 29 de 24 de maio de 2022 – P.L.L nº 08.2022</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/762/veto_-_autografo_de_lei_no_30.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/762/veto_-_autografo_de_lei_no_30.2022.pdf</t>
   </si>
   <si>
     <t>Veto ao autógrafo de Lei nº 30 de 24 de maio de 2022 – P.L.L. nº 06.2022</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/852/veto_parcial_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/852/veto_parcial_compressed.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo de Lei n° 042, de 24 de agosto de 2022, (Estatuto do Servidor), Veto de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denuncia de Infração</t>
   </si>
   <si>
     <t>Denúncia de autoria do Vereador Álvaro Andrade dos Santos - PSD em face do excelentíssimo Sr. João Alfredo Danieze, digníssimo Prefeito Municipal, por supostamente ter negligenciado na defesa do erário público e praticado ato contra expressa disposição de lei;</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>Representação de autoria da Vereadora Tânia Maria Ferreira Dias (Solidariedade), em face ao Ilmo. Sr. Tiago Gomes de Oliveira, digníssimo Presidente da Câmara Municipal de Ribas o Rio Pardo - MS, por quebra de decoro.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Of</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Prefeitura Municipal - PREF.</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/947/convocacao_1.2022.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/947/convocacao_1.2022.pdf</t>
   </si>
   <si>
     <t>Convocação do Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, atendendo o Requerimento n° 088/2022 de autoria da Vereadora Tânia Maria Ferreira Dias – Solidariedade aprovado por unanimidade de votos, Ofício de convocação de n° 269 de 23 de novembro do corrente ano, protocolo de recebimento assinado dia 24 de novembro de 2022;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4533,68 +4533,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/565/projeto_de_lei_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_no__04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/568/projeto_de_lei_no_5.022..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/570/projeto_de_lei_no_7.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/573/p.l.e_no_9.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/574/proj._de_lei_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/575/proj._de_lei_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/576/proj._de_lei_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/586/p.l.e_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/604/ind._no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/605/ind._no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/654/proj._lei_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/655/proj._lei_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/656/proj._lei_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/657/proj._lei_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/658/proj._lei_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/661/p.l.e__no__24.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/695/p.l.e_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/696/p.l.e_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/697/p.l.e_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/698/p.l.e_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/699/p.l.e_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/700/pl_31_31-05-2022_alterado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/763/p.l.e_32.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/764/p.l.e_33.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/774/p.l.l.e_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/798/projeto_de_lei_no039.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/788/ple_no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/825/p.l.e_no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/853/p.l.e_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/854/p.l.e_no_51.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/855/p.l.e_no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/856/p.l.e_no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/857/p.l.e_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/858/p.l.e_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/859/p.l.e_no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/860/p.l.e_no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/873/p.l.e_no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/874/p.l.e_no_61.2022_-corrigido.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/875/p.l.e_no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/876/p.l._e_no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/877/p.l.e_no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/888/p.l._no_65.2022..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/894/p.l.e_no_66.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/893/p.l.e_no_67.2022-1-8.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/896/p.l.e_no_68.2022_com_anexo_incluso..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/904/p.l.e_no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/905/p.l.e_no_71.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/922/p.l.e_no_73.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/931/p.l.e_no_83.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_no_85.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/572/p.l_l_no1.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/633/p.l.l_no_2.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/609/p.l.l_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/630/p.l.l_no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/646/proj._lei_no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/687/p.l.l_no_6.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/690/p.l.l_n_07.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/691/p.l.l_n_08.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/692/p.l.l_n_09.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/693/p.l.l._no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/800/plol_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/808/p.l.l_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_legislativo_no_15.2022_-_correcao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/895/p.l.l_no16.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/923/pll_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/938/p.l.l_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/828/proj._de_decreto_leg._no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/872/p.d.l_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/584/p.l.e_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/585/p.l.e_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/675/p.l.e__no__23.2022_complentar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/787/pl_compl._35.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/799/plc_42_01-08-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/807/p.l.ce_no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_resolucao_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/676/proj._resolucao_._no_2.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/677/proj._resolucao._no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/701/proj._resolucao._no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/688/p.res._no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/689/p.res._n_06.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/942/projeto_de_lei_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_emenda_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/577/ind._no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/578/ind._no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/579/ind._no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/580/ind._no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/581/ind._no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/582/ind._no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/583/ind._no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/587/ind._no_8.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/588/ind_09_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/589/ind_10_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/590/ind_11_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/591/ind_12_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/592/ind._no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/593/ind_14_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/594/ind_15_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/595/ind_16_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/596/ind_17_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/597/ind._no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/598/ind_20_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/599/ind_21_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/600/ind_22_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/601/ind_23_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/602/ind._no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/607/ind._no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/610/ind._no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/611/ind._no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/612/ind._no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/613/ind._no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/615/ind._no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/616/ind._no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/617/ind._no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/618/ind._no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/619/ind._no_34_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/620/ind._no_35_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/621/ind._no_36_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/625/ind.no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/635/ind._no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/626/ind.no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/622/ind.no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/623/ind.no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/624/ind.no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/632/ind._no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/631/ind._no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/634/ind._no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/641/ind._no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/642/ind._no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/643/ind._no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/644/ind._no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/647/ind._no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/648/ind._no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/650/ind._no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/653/ind._no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/660/ind._no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/670/ind._no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/671/ind_._no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/672/ind._no_59.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/673/ind._no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/678/ind._no_61.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/662/ind._no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/674/ind._no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/679/ind._no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/680/ind._no_65.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/681/ind._no_66.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/724/ind._no_67.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/725/ind._no_68.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/726/ind._no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/727/ind._no_70.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/728/ind._no_71.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/729/ind._no_72.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/730/ind._no_73.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/731/ind._no_74.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/732/ind._no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/733/ind._no_76.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/734/ind._no_77.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/735/ind._no_78.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/736/ind._no_79.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/737/ind._no_80.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/738/ind._no_81.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/739/ind._no_82.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/740/ind._no_83.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/741/ind._no_84.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/742/ind._no_85.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/743/ind._no_86.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/744/ind._no_87.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/745/ind._no_88.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/746/ind._no_89.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/747/ind._no_90.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/748/ind._no_91.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/749/ind._no_92.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/750/ind._no_93.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/751/ind._no_94.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/752/ind._no_95.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/753/ind._no_96.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/754/ind._no_97.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/755/ind._no_98.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/756/ind._no_99.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/757/ind._no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/768/ind._no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/769/ind._no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/770/ind._no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/771/ind._no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/772/ind._no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/773/ind._no_108.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/775/ind._no_109.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/776/ind._no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/777/ind._no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/778/ind._no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/779/ind._no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/781/ind._no_115.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/782/ind._no_116.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/783/ind._no_117.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/784/ind._no_118.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/790/ind._no_119.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/791/ind._no_120.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/804/ind._no_121.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/805/ind._no_122.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/806/ind._no_123.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/813/ind._no_124.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/814/ind._no_125.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/815/ind._no_126.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/816/ind._no_127.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/818/ind._no_128.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/819/ind._no_129.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/820/ind._no_130.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/821/ind._no_131.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/822/ind._no_132.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/823/ind._no_133.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/824/ind._no_134.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/826/ind._no_135.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/827/ind._no_136.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/836/ind.no_137.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/837/ind.no_138.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/838/ind.no_139.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/839/ind.no_140.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/840/ind.no_141.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/845/ind.no_142.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/846/ind.no_143.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/847/ind.no_144.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/848/ind.no_145.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/849/ind.no_146.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/850/ind.no_147.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/851/ind.no_148.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/867/ind.no_149.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/868/ind.no_150.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/869/ind.no_151.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/870/ind.no_152.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/871/ind.no_153.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/879/ind._no_154.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/880/ind._no_155.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/881/ind._no_156.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/882/ind._no_157.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/883/ind._no_158.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/884/ind._no_159.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/885/ind._no_160.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/890/ind.no_161.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/886/ind._no_162.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/887/ind._no_163.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/891/ind.no_164.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/892/ind.no_165.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/899/ind._no_167.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/900/ind._no_168.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/901/ind._no_169.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/902/ind._no_170.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/903/ind._no_171.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/908/ind._no_172.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/909/ind._no_173.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/910/ind._no_174.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/911/ind._no_175.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/912/ind._no_176.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/913/ind._no_177.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/914/ind._no_178.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/915/ind._no_179.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/916/ind._no_180.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/917/ind._no_181.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/919/ind._no_182.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/920/ind.no_183.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/921/ind.no_184.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/924/ind._no_185.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/929/ind._186.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/930/ind._187.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/934/ind._no_188.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/940/ind._no_189.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/935/ind._no_190.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/936/ind._no_191.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/943/ind._192.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/944/ind._193.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/945/ind._194.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/663/mocao__no_1.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/664/mocao_no_2.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/758/mocao_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/785/mocao_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/786/mocao_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/796/mocao_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/797/mocao_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/842/mocao_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/841/mocao_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/927/mocao_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/939/mocao_no_11.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/946/mocao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/564/req._01.2022_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_no_2.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/603/req_03_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/638/req._no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/627/req.no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/628/req.no_6.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/629/req.no_7.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/636/req._8.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/639/req._no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/645/req._no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/651/req.no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/649/req._no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/652/req._no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/659/req._no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/665/req._no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/666/req._no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/667/req._no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/668/req._no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/669/req.__no_21.2022..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/682/req._no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/683/req._no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/684/req._no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/685/req._no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/686/req._no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/702/req._no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/703/req._no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/704/req._no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/705/req._no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/706/req._no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/707/req._no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/708/req._no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/709/req._no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/710/req._no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/711/req._no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/712/req._no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/713/req._no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/714/req._no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/715/req._no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/716/req._no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/717/req._no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/718/req._no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/719/req._no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/720/req._no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/765/req._no_46.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/721/req._no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/722/req._no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/723/req._no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/766/req._no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/767/req._no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/780/req._no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/792/req._no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/793/req._no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/794/req._no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/795/req._no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/801/req._no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/802/req._no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/803/req._no_59.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/809/req._no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/810/req._no_61.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/811/req._no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/812/req._no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/817/req._no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/829/req._no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/830/req._no_066.2022_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/831/req._no_067.2022_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/834/req._no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/835/req._no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/843/req._no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/844/req._no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/863/req._no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/864/req._no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/865/req._no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/866/req._no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/878/req._no_76.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/889/req._no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/897/req._no_79.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/898/req._no_80.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/906/req._no_81.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/907/req._no_82.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/918/req._no_83.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/926/req._no_85.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/941/req._no_86.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/937/req._no_88.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/759/mens_32_09-05-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/760/veto_-_autografo_de_lei_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/761/veto_-_autografo_de_lei_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/762/veto_-_autografo_de_lei_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/852/veto_parcial_compressed.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/947/convocacao_1.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/565/projeto_de_lei_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/566/projeto_de_lei_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/567/projeto_de_lei_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/562/projeto_de_lei_no__04_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/568/projeto_de_lei_no_5.022..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/569/projeto_de_lei_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/570/projeto_de_lei_no_7.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/563/projeto_de_lei_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/573/p.l.e_no_9.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/574/proj._de_lei_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/575/proj._de_lei_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/576/proj._de_lei_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/586/p.l.e_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/604/ind._no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/605/ind._no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/654/proj._lei_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/655/proj._lei_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/656/proj._lei_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/657/proj._lei_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/658/proj._lei_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/661/p.l.e__no__24.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/695/p.l.e_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/696/p.l.e_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/697/p.l.e_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/698/p.l.e_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/699/p.l.e_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/700/pl_31_31-05-2022_alterado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/763/p.l.e_32.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/764/p.l.e_33.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/774/p.l.l.e_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/798/projeto_de_lei_no039.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/788/ple_no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/825/p.l.e_no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/853/p.l.e_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/854/p.l.e_no_51.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/855/p.l.e_no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/856/p.l.e_no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/857/p.l.e_no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/858/p.l.e_no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/859/p.l.e_no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/860/p.l.e_no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/873/p.l.e_no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/874/p.l.e_no_61.2022_-corrigido.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/875/p.l.e_no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/876/p.l._e_no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/877/p.l.e_no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/888/p.l._no_65.2022..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/894/p.l.e_no_66.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/893/p.l.e_no_67.2022-1-8.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/896/p.l.e_no_68.2022_com_anexo_incluso..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/904/p.l.e_no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/905/p.l.e_no_71.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/922/p.l.e_no_73.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/933/projeto_de_lei_no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/931/p.l.e_no_83.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/932/projeto_de_lei_no_85.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/572/p.l_l_no1.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/633/p.l.l_no_2.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/609/p.l.l_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/630/p.l.l_no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/646/proj._lei_no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/687/p.l.l_no_6.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/690/p.l.l_n_07.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/691/p.l.l_n_08.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/692/p.l.l_n_09.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/693/p.l.l._no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/800/plol_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/808/p.l.l_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/862/projeto_de_lei_legislativo_no_15.2022_-_correcao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/895/p.l.l_no16.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/923/pll_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/938/p.l.l_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/828/proj._de_decreto_leg._no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/872/p.d.l_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/584/p.l.e_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/585/p.l.e_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/675/p.l.e__no__23.2022_complentar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/787/pl_compl._35.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/799/plc_42_01-08-2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/807/p.l.ce_no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_resolucao_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/676/proj._resolucao_._no_2.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/677/proj._resolucao._no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/701/proj._resolucao._no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/688/p.res._no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/689/p.res._n_06.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/942/projeto_de_lei_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/861/projeto_de_emenda_no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/577/ind._no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/578/ind._no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/579/ind._no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/580/ind._no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/581/ind._no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/582/ind._no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/583/ind._no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/587/ind._no_8.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/588/ind_09_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/589/ind_10_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/590/ind_11_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/591/ind_12_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/592/ind._no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/593/ind_14_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/594/ind_15_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/595/ind_16_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/596/ind_17_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/597/ind._no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/598/ind_20_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/599/ind_21_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/600/ind_22_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/601/ind_23_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/602/ind._no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/607/ind._no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/610/ind._no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/611/ind._no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/612/ind._no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/613/ind._no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/615/ind._no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/616/ind._no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/617/ind._no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/618/ind._no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/619/ind._no_34_2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/620/ind._no_35_2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/621/ind._no_36_2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/625/ind.no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/635/ind._no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/626/ind.no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/622/ind.no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/623/ind.no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/624/ind.no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/632/ind._no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/631/ind._no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/634/ind._no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/641/ind._no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/642/ind._no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/643/ind._no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/644/ind._no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/647/ind._no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/648/ind._no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/650/ind._no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/653/ind._no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/660/ind._no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/670/ind._no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/671/ind_._no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/672/ind._no_59.2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/673/ind._no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/678/ind._no_61.2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/662/ind._no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/674/ind._no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/679/ind._no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/680/ind._no_65.2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/681/ind._no_66.2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/724/ind._no_67.2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/725/ind._no_68.2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/726/ind._no_69.2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/727/ind._no_70.2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/728/ind._no_71.2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/729/ind._no_72.2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/730/ind._no_73.2022.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/731/ind._no_74.2022.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/732/ind._no_75.2022.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/733/ind._no_76.2022.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/734/ind._no_77.2022.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/735/ind._no_78.2022.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/736/ind._no_79.2022.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/737/ind._no_80.2022.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/738/ind._no_81.2022.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/739/ind._no_82.2022.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/740/ind._no_83.2022.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/741/ind._no_84.2022.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/742/ind._no_85.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/743/ind._no_86.2022.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/744/ind._no_87.2022.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/745/ind._no_88.2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/746/ind._no_89.2022.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/747/ind._no_90.2022.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/748/ind._no_91.2022.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/749/ind._no_92.2022.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/750/ind._no_93.2022.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/751/ind._no_94.2022.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/752/ind._no_95.2022.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/753/ind._no_96.2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/754/ind._no_97.2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/755/ind._no_98.2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/756/ind._no_99.2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/757/ind._no_101.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/768/ind._no_103.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/769/ind._no_104.2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/770/ind._no_105.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/771/ind._no_106.2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/772/ind._no_107.2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/773/ind._no_108.2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/775/ind._no_109.2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/776/ind._no_110.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/777/ind._no_111.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/778/ind._no_112.2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/779/ind._no_113.2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/781/ind._no_115.2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/782/ind._no_116.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/783/ind._no_117.2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/784/ind._no_118.2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/790/ind._no_119.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/791/ind._no_120.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/804/ind._no_121.2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/805/ind._no_122.2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/806/ind._no_123.2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/813/ind._no_124.2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/814/ind._no_125.2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/815/ind._no_126.2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/816/ind._no_127.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/818/ind._no_128.2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/819/ind._no_129.2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/820/ind._no_130.2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/821/ind._no_131.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/822/ind._no_132.2022.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/823/ind._no_133.2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/824/ind._no_134.2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/826/ind._no_135.2022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/827/ind._no_136.2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/836/ind.no_137.2022.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/837/ind.no_138.2022.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/838/ind.no_139.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/839/ind.no_140.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/840/ind.no_141.2022.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/845/ind.no_142.2022.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/846/ind.no_143.2022.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/847/ind.no_144.2022.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/848/ind.no_145.2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/849/ind.no_146.2022.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/850/ind.no_147.2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/851/ind.no_148.2022.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/867/ind.no_149.2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/868/ind.no_150.2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/869/ind.no_151.2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/870/ind.no_152.2022.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/871/ind.no_153.2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/879/ind._no_154.2022.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/880/ind._no_155.2022.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/881/ind._no_156.2022.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/882/ind._no_157.2022.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/883/ind._no_158.2022.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/884/ind._no_159.2022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/885/ind._no_160.2022.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/890/ind.no_161.2022.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/886/ind._no_162.2022.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/887/ind._no_163.2022.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/891/ind.no_164.2022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/892/ind.no_165.2022.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/899/ind._no_167.2022.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/900/ind._no_168.2022.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/901/ind._no_169.2022.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/902/ind._no_170.2022.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/903/ind._no_171.2022.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/908/ind._no_172.2022.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/909/ind._no_173.2022.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/910/ind._no_174.2022.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/911/ind._no_175.2022.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/912/ind._no_176.2022.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/913/ind._no_177.2022.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/914/ind._no_178.2022.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/915/ind._no_179.2022.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/916/ind._no_180.2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/917/ind._no_181.2022.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/919/ind._no_182.2022.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/920/ind.no_183.2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/921/ind.no_184.2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/924/ind._no_185.2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/929/ind._186.2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/930/ind._187.2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/934/ind._no_188.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/940/ind._no_189.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/935/ind._no_190.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/936/ind._no_191.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/943/ind._192.2022.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/944/ind._193.2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/945/ind._194.2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/663/mocao__no_1.2022.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/664/mocao_no_2.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/758/mocao_no_03.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/785/mocao_no_04.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/786/mocao_no_05.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/796/mocao_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/797/mocao_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/842/mocao_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/841/mocao_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/927/mocao_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/939/mocao_no_11.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/946/mocao_12.2022.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/564/req._01.2022_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/571/requerimento_no_2.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/603/req_03_2022.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/638/req._no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/627/req.no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/628/req.no_6.2022.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/629/req.no_7.2022.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/636/req._8.2022.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/639/req._no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/645/req._no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/651/req.no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/649/req._no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/652/req._no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/659/req._no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/665/req._no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/666/req._no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/667/req._no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/668/req._no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/669/req.__no_21.2022..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/682/req._no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/683/req._no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/684/req._no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/685/req._no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/686/req._no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/702/req._no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/703/req._no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/704/req._no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/705/req._no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/706/req._no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/707/req._no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/708/req._no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/709/req._no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/710/req._no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/711/req._no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/712/req._no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/713/req._no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/714/req._no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/715/req._no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/716/req._no_41.2022.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/717/req._no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/718/req._no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/719/req._no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/720/req._no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/765/req._no_46.2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/721/req._no_47.2022.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/722/req._no_48.2022.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/723/req._no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/766/req._no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/767/req._no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/780/req._no_52.2022.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/792/req._no_53.2022.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/793/req._no_54.2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/794/req._no_55.2022.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/795/req._no_56.2022.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/801/req._no_57.2022.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/802/req._no_58.2022.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/803/req._no_59.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/809/req._no_60.2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/810/req._no_61.2022.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/811/req._no_62.2022.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/812/req._no_63.2022.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/817/req._no_64.2022.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/829/req._no_065.2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/830/req._no_066.2022_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/831/req._no_067.2022_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/834/req._no_068.2022.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/835/req._no_069.2022.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/843/req._no_070.2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/844/req._no_071.2022.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/863/req._no_072.2022.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/864/req._no_073.2022.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/865/req._no_074.2022.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/866/req._no_075.2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/878/req._no_76.2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/889/req._no_078.2022.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/897/req._no_79.2022.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/898/req._no_80.2022.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/906/req._no_81.2022.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/907/req._no_82.2022.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/918/req._no_83.2022.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/926/req._no_85.2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/941/req._no_86.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/937/req._no_88.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/759/mens_32_09-05-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/760/veto_-_autografo_de_lei_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/761/veto_-_autografo_de_lei_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/762/veto_-_autografo_de_lei_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/852/veto_parcial_compressed.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2022/947/convocacao_1.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H385"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="209.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>