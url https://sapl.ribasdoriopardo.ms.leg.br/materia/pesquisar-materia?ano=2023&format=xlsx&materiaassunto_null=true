--- v0 (2025-12-05)
+++ v1 (2026-05-03)
@@ -54,4410 +54,4410 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOe</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário (Iniciativa do Executivo)</t>
   </si>
   <si>
     <t>João Alfredo Danieze</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/950/mensagem_no_02.2023_p.l.e_no_01.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/950/mensagem_no_02.2023_p.l.e_no_01.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre reajuste dos vencimentos dos Servidores ativos do Poder Executivo Municipal, altera o valor o auxílio-alimentação e dá outras providências".</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/951/mensagem_no_04.2023_p.l.e_no_02.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/951/mensagem_no_04.2023_p.l.e_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para renovar parceria na modalidade de Termo de Fomento com a Associação Pestalozzi de_x000D_
 Ribas do Rio Pardo, para o ano de 2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/952/p.l.e_03.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/952/p.l.e_03.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a doação de área para a Ordem dos Advogados do Brasil, MS, e dá outras providências".</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/955/p.l.e_no_05.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/955/p.l.e_no_05.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da Sociedade Civil Associação Rede Feminina de Combate ao Câncer e determina outras providências".</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/971/p.l.e_no_09_de_marco_de_2023..pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/971/p.l.e_no_09_de_marco_de_2023..pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar de R$ 18.000.000,00 ao Orçamento Anual de 2023, e dá outras providências"</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1022/p.l.e_no__14.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1022/p.l.e_no__14.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de área de 520m2 para a CAIXA DE ASSISTENCIA DOS SERVIDORES DO ESTADO DE MATO GROSSO DO SUL - CASSEMS e dá outras providências".</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1023/p.l.e_no_15.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1023/p.l.e_no_15.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação do transporte coletivo gratuito no Município, e dá outras providências".</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1038/p.l.e_no_17.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1038/p.l.e_no_17.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desapropriação amigável ou judicial da área de 30, 4954 Hectares, e dá outras providências".</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1039/p.l.e_no_18.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1039/p.l.e_no_18.2023.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 17 da Lei Municipal nº 1.126 e dá outras providências"</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1042/p.l.e_no_19.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1042/p.l.e_no_19.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a suplementar nas dotações da lei Orçamentária Anual de 2023 de nº1.304/2022, e dá outras providências"</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1040/p.l.e_no_20.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1040/p.l.e_no_20.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição de equipe de transição pelo candidato eleito para o cargo de Prefeito Municipal, estabelece cargos remunerados aos membros da equipe de transição e dá ouras providências"</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1062/p.l.e_no_22.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1062/p.l.e_no_22.2023.pdf</t>
   </si>
   <si>
     <t>"Cria o programa 'ENERGIA ZERO' e autoriza o Poder Executivo Municipal a contratar operação de crédito com o Banco do Brasil S/A., e dá outras providências."</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1073/p.l.e_no_22.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1073/p.l.e_no_22.2023.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa "Energia Zero" a autorizar o Poder Executivo Municipal a contratar operação de crédito com o Banco do Brasil S/A e dá outras providências,</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1153/p.l.e_no_23.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1153/p.l.e_no_23.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do poder Executivo Municipal para celebrar o Termo Aditivo em parceria com a modalidade de Termo de  Fomento com a Organização da sociedade Civil Lar do Idoso Paulo de Tarso, e dá outras providências.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1084/p.l.e_no_25.2023-1-5_corrigido.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1084/p.l.e_no_25.2023-1-5_corrigido.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a alterar o artigo 6°. da Lei Orçamentária Anual de 2023 de n° 1.304/2022 e dá outras providências" .</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1090/p.l.e_no26.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1090/p.l.e_no26.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre doação de terreno urbano e determina outras providências" (Rosemilton)</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1091/p.l.e_no_27.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1091/p.l.e_no_27.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe a sobre doação de terreno urbano e determina outras providências" (Rosa Vieira)</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1092/p.l.e_no_28.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1092/p.l.e_no_28.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe a sobre doação de terreno urbano e determina outras providências" (Leonilda)</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1093/p.l.e_no_29.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1093/p.l.e_no_29.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desmembramento, remembramento e desafetação de terrenos urbanos, para compor área a ser construída Escola Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1108/p.l.e_no_36.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1108/p.l.e_no_36.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Anual de 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1104/p.l.e_no_37.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1104/p.l.e_no_37.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a prorrogação de cessão e posse de área por mais 24 (vinte quatro meses) para a Casa Lar Missionário Coração de Jesus, e dá outras providencias".</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1138/p.l.e_no_38.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1138/p.l.e_no_38.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a Organização Não Governamental Anjos que Protegem ONG e determina outras providências, atendendo a emenda impositiva nº 18/2023.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1139/p.l.e_no_39.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1139/p.l.e_no_39.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a Organização Não Governamental Anjos que Protegem ONG e determina outras providências, atendendo a emenda impositiva nº 10/2023.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1140/p.l.e_no_40.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1140/p.l.e_no_40.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a Organização da Associação de Recuperação, Conservação e Preservação da Bacia do Rio Pardo - PRO-RIO FM e determina outras providências;</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1141/p.l.e_no_41.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1141/p.l.e_no_41.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da ROTARY CLUB DE RIBAS DO RIO PARDO MS e determina outras providências.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1142/p.l.e_no_42.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1142/p.l.e_no_42.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da ASSOCIAÇÃO DE PAIS E MESTRE  DA ESCOLA ESTADUAL JOÃO PONCE DE ARRUDA e determina outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1143/p.l.e_no_43.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1143/p.l.e_no_43.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da ASSOCIAÇÃO PESTALOZZI  DE RIBAS DO RIO PARDO MS e determina outras providências;</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1144/p.l.e_no_44.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1144/p.l.e_no_44.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a Organização da ASSSOCIAÇÃO DE PAIS E MESTRE DA ESCOLA ESTADUCAL EDUARDO BATISTA AMORIM (EBA)  e determina outras providências.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1145/p.l.e_no_45.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1145/p.l.e_no_45.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade Termo de Fomento com a Organização da ASSOCIAÇÃO DA REDE FEMININA DE COMBATE AO CANCÊR EM RIBAS DO RIO PARDO MS - RFCCRRP e determina outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1146/p.l.e_no_46.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1146/p.l.e_no_46.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da CENTRO ESPÍRITA ANDRÉ LUIZ (CEAL) e determina outras providências</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1148/p.l.e_no_47.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1148/p.l.e_no_47.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre reajuste de vencimentos aos Servidores Municipais que especifica, e dá outras providências".</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1165/p.l.e_no_48.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1165/p.l.e_no_48.2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Suplementar ao Orçamento anual do Exercício de 2023 e dá outras providências".</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1166/p.l.e_no_50.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1166/p.l.e_no_50.2023.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1167/p.l.e_no_52.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1167/p.l.e_no_52.2023.pdf</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1178/p.l.e_no54.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1178/p.l.e_no54.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens móveis ou transferência em conta bancária face a ocorrência de danos ocasionados por chuvas, e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1188/p.l.e_no_55.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1188/p.l.e_no_55.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a doação de terrenos urbanos do Bairro São José, e dá outras providências".</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1189/p.l.e_no_56.2023_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1189/p.l.e_no_56.2023_compressed.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Ribas do Rio Pardo/MS, doar imóveis de sua propriedade ao Fundo de Arrendamento Residencial (FAR), e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1190/p.l.e_no_57.2023compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1190/p.l.e_no_57.2023compressed.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1202/p.l.e_no_58.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1202/p.l.e_no_58.2023.pdf</t>
   </si>
   <si>
     <t>"Obriga os postos de combustível instalados no Município a prover infraestrutura de abastecimento de carros elétricos e híbridos, e dá outras providências".</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1217/p.l.e_no_60.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1217/p.l.e_no_60.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Anual de 2O23 e dá outras providencias"</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1231/p.l.e_no_61.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1231/p.l.e_no_61.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza a doação de 7 (sete) padrões de energia elétrica a beneficiários do Assentamento Novo Modelo, e dá outras providências".</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1251/p.l.e_no_63.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1251/p.l.e_no_63.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a alterar o art. 6° da Lei Orçamentária Anual de 2023 de nº 1.304 /2022, e dá outras providências".</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1252/p.l.e_no_66.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1252/p.l.e_no_66.2023.pdf</t>
   </si>
   <si>
     <t>Concede isenção tributária aos beneficiários dos Programas de habitação de Interesse Social custeados pelas fontes de recursos indicadas no art.6º, incisos I a lV, da Lei Federal no. 14.620 de 13 de julho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1271/p.l.e_no_67.2023_sem_anexo.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1271/p.l.e_no_67.2023_sem_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de terrenos urbanos do Bairro São José e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1272/p.l.e_no68.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1272/p.l.e_no68.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desapropriação amigável ou judicial da área de 30.4954 Hectares e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1273/p.l.e_no_69.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1273/p.l.e_no_69.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ribas do Rio Pardo a instituir o recebimento de créditos de natureza tributária e não tributária, por meio de operações de cartão de débito, crédito instituídos pelo Banco Central, bem como a contratar ou credenciar empresas ou operadoras que forneçam esses tipos de serviços financeiros e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1274/p.l.e_no_72.2023_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1274/p.l.e_no_72.2023_compressed.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município de Ribas do Rio Pardo – MS para o Exercício Financeiro de 2024, e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1286/p.l.e_no_73.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1286/p.l.e_no_73.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a retificação à Lei Municipal no. 1.329, de 12 de junho de 2.023, objetivando compor área a ser construída uma Escola Estadual pelo Governo do Estado de Mato Grosso do Sul e dá outras Providências".</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1300/p.l.e_no_74.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1300/p.l.e_no_74.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar ao Orçamento Anual de 2023 e dá outras providências</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1309/p.l.e_no_76.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1309/p.l.e_no_76.2023.pdf</t>
   </si>
   <si>
     <t>"lnstitui o Programa Auxílio-Babá, e dá outras Providências".</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1310/p.l.e_no_77.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1310/p.l.e_no_77.2023.pdf</t>
   </si>
   <si>
     <t>"lnstitui o Programa RG-social, e dá outras providências'”.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1311/p.l.e_no_78.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1311/p.l.e_no_78.2023.pdf</t>
   </si>
   <si>
     <t>"lnstitui o Programa de Recuperação de Crédito Fiscal – ÚTIMO REFIS – e estabelece normas de parcelamento normas de parcelamento administrativo de créditos de qualquer natureza do Município de Ribas do Rio Pardo, e dá providências".</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1328/p.l.e_no_79.2023_corrigido.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1328/p.l.e_no_79.2023_corrigido.pdf</t>
   </si>
   <si>
     <t>"Autoriza a doação de bens móveis ou transferência em conta bancária face à ocorrência de danos ocasionados por chuvas, e dá outras providências".</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1331/p.l.e_no_80.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1331/p.l.e_no_80.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de fomento com a organização da Organização não governamental Anjos que Protegem - ONG e determina outras Providências.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1332/p.l.e_no_81.202.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1332/p.l.e_no_81.202.pdf</t>
   </si>
   <si>
     <t>"Altera parcialmente as Leis Municipais nos.1.262/2022 e 1.351/2023, e dá outras providências".</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1352/p.l.e_no_83.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1352/p.l.e_no_83.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de auxílio cesta natalina aos Servidores Púbicos Municipais, e dá outras providências".</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>PLOl</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (iniciativa do Leg)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/948/p.l.l_no_01.23.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/948/p.l.l_no_01.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as indenizações devidas aos parlamentares da Câmara Municipal de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/956/p.l.l_no_02.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/956/p.l.l_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos secretários Municipais  do Município de Ribas do Rio Pardo MS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/957/p.l.l_no_03.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/957/p.l.l_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração deparceria entre o Município e a Organização Não Governamental Anjos que Protegem.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/962/p.l.l_no_04.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/962/p.l.l_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 04, de 07 de março de 2023, Ab-roga a Lei Municipal n° 1.190, de 7 de abril de 2021, de autoria da Mesa Diretora;</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/969/p.l.l_no_05.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/969/p.l.l_no_05.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emendas impositivas à Lei Orçamentária Anual de 2023.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/990/p.l.l_no_06.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/990/p.l.l_no_06.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do (Programa Médico nos Ceinfs) do Município de Ribas do Rio Pardo – MS e dá outras providências.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1000/p.l.l_no_07.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1000/p.l.l_no_07.2023.pdf</t>
   </si>
   <si>
     <t>Delibera sobre a substituição das embalagens plásticas convencionais por congêneres biodegradáveis nas instituições que menciona e dá outras providências no Município de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Policial Christoffer</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1002/p.l.l_no_08.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1002/p.l.l_no_08.2023.pdf</t>
   </si>
   <si>
     <t>Cria a obrigatoriedade de cadastro de colaboradores nos alojamentos situados no Município de Ribas do Rio Pardo - MS e altera a Lei Municipal nº 1.201, de 27 de maio de 2021.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1001/p.l.l_no_09.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1001/p.l.l_no_09.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1. 123, de 16 de abril de 2019.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1008/p.l.l_no_10.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1008/p.l.l_no_10.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Escola Municipal de Ensino Fundamental  São Sebastião para Escola Municipal Ensino Fundamental Professora Guiomar Soares dos Santos.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1009/p.l.l_no_11.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1009/p.l.l_no_11.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Segurança Escolar e a Semana Municipal da Segurança Escolar, incluindo-os no Calendário Oficial do Município e dá outras providências.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1010/p.l.l_no_12.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1010/p.l.l_no_12.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento e segurança nas creches e escolas públicas municipais.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1011/p.l.l_no_13.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1011/p.l.l_no_13.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Índice de Segurança das Escolas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1012/p.l.l_no_14.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1012/p.l.l_no_14.2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Prevenção contra a Prática de Atentados Violentos nas Dependências das Escolas Municipais de Ribas do Rio Pardo - MS e dá outras providências.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Luiz do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1085/p.l.l_no_16.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1085/p.l.l_no_16.2023.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Rio-Pardense ao Senhor Otávio Gonçalves Rabelo.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1086/p.l.l_no_17.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1086/p.l.l_no_17.2023.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Manutenção dos Acessos Rurais.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1094/p.l.l_no18.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1094/p.l.l_no18.2023.pdf</t>
   </si>
   <si>
     <t>"Veda a nomeação, pela administração pública direta e indireta no Município de Ribas do Rio Pardo, de pessoas condenadas pela Lei Federal nº 11.340, de 7 de agosto de 2006, e dá outras providencias."</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1099/projeto_lei_no_19.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1099/projeto_lei_no_19.2023.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa da Câmara Municipal de Ribas do Rio Pardo/MS e concede reajuste ao vencimento-base de seus servidores</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1107/p.l.l_no_20.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1107/p.l.l_no_20.2023.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a redução da carga horária de trabalho, sem redução dos vencimentos, do servidor municipal responsável por pessoa com necessidades especiais.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1127/p.l.l_no_21.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1127/p.l.l_no_21.2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de diárias no âmbito da Câmara Municipal de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia, Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1175/p.l.l_no_22.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1175/p.l.l_no_22.2023.pdf</t>
   </si>
   <si>
     <t>"lnstitui a Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea)residente no município de Ribas do Rio Pardo/MS e dá outras providências".</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1176/p.l.l._no_23.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1176/p.l.l._no_23.2023.pdf</t>
   </si>
   <si>
     <t>*lnstitui o Portal da transparência social no município de Ribas do Rio Pardo/MS e dá outras providências".</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1179/p.l.l_no_24.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1179/p.l.l_no_24.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de alterações nas denominações de vias que contenham prédio de órgão público, três ou mais estabelecimentos comerciais, escritórios, consultórios e similares no Município de Ribas do Rio pardo – MS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1180/p.l.l_no_25.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1180/p.l.l_no_25.2023.pdf</t>
   </si>
   <si>
     <t>Inclui o exame psicológico aos alunos da rede Municipal de ensino do Município de Ribas do Rio Pardo – MS no início de cada semestre.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1181/p.l.l_no_26.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1181/p.l.l_no_26.2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do Artigo 2° da Lei Municipal n° 1.262, de 12 de maio de 2022, com a finalidade elevar a quantidade máxima de automóveis autorizados a prestar o serviço de táxi no Município de Ribas do Rio Pardo – MS.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>Policial Christoffer, Alvaro Andrade  (Nego da Borracharia), Anderson, Luiz do Sindicato, Missionária Rose Pereira, Tânia, Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Cascão, Vereador Pastor Isac, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1182/p.l.l_no_27.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1182/p.l.l_no_27.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a implementação de transporte coletivo gratuito no Município de Ribas do Rio Pardo – MS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia, Tiago Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1198/p.l.l_no_28.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1198/p.l.l_no_28.2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°28, de 15 de agosto de 2023, institui o mês de agosto como o período de incentivo ao trabalho voluntário no Município de Ribas do Rio pardo – MS e dá outras providências.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1235/p.l.l_no_29.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1235/p.l.l_no_29.2023.pdf</t>
   </si>
   <si>
     <t>"Torna obrigatório a apresentação de Relatório Bimestral sobre as obras em Andamento ou com prazo de execução suspenso no município de Ribas do Rio Pardo/MS".</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Missionária Rose Pereira, Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1195/p.l.l_no_30.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1195/p.l.l_no_30.2023.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a realização da Feira Municipal da Mulher Empreendedora, no âmbito do Município de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1203/p.l.l._no_31.2023_com_anexo.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1203/p.l.l._no_31.2023_com_anexo.pdf</t>
   </si>
   <si>
     <t>Equipara o salário e a carga horária dos cargos de diretor do departamento de recursos e humanos e de diretor do departamento de licitação.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1210/p.l.l_no_32.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1210/p.l.l_no_32.2023.pdf</t>
   </si>
   <si>
     <t>lnstitui a Semana Municipal de Ações Voltadas à Lei Maria da Penha nas escolas de ensino fundamental - séries finais e de ensino médio, públicas e privadas.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1237/p.l.l_no_33.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1237/p.l.l_no_33.2023.pdf</t>
   </si>
   <si>
     <t>Criar o Programa de Vacinação Domiciliar de Idosos no Município de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1253/p.l.l_no_34.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1253/p.l.l_no_34.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a realizar doação de três computadores e seus acessórios à Delegacia de polícia Civil do Município de Ribas do Rio pardo - MS.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1254/p.l.l_no_35.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1254/p.l.l_no_35.2023.pdf</t>
   </si>
   <si>
     <t>lnstitui a Carteira de Identificação da Pessoa com Fibromialgia - CIPFIBRO no âmbito do Município de Ribas do Rio Pardo</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>Missionária Rose Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1255/p.l.l_no_36.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1255/p.l.l_no_36.2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação, pela Prefeitura Municipal de Ribas do Rio Pardo -MS, do Curso Pré -Enem e Pré- Vestibular Gratuito.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tiago Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1265/p.l.l_no_37.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1265/p.l.l_no_37.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.338, de 29 de junho de 2023, e a Emenda Impositiva n° 025/2023 da Lei Orçamentária Anual n° 1.304, de 14 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1275/p.l.l_no_38.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1275/p.l.l_no_38.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.337, de 29 de junho de 2023, e a Emenda Impositiva n° 021/2023 da Lei Orçamentária Municipal anual n° 1.304, de 14 de dezembro de 2022.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1276/p.l.l_no_39.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1276/p.l.l_no_39.2023.pdf</t>
   </si>
   <si>
     <t>Cria a modalidade esportiva e autoriza no âmbito do Município de Ribas do Rio Pardo, o exercício e a prática da atividade denominada “Prova do Laço” consistente em Laço Comprido (Tiro de Laço) e reconhece a atividade como bem de natureza imaterial integrante do Patrimônio Municipal.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1293/p.l.l_no_40.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1293/p.l.l_no_40.2023.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a concessão de diárias no âmbito da Câmara Municipal de Ribas do Rio Pardo/MS".</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1288/p.l.l_no_41.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1288/p.l.l_no_41.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da  premiação das equipes vencedoras dos campeonatos realizados pelo executivo e dá outras providências"</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1294/p.l.l_n42.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1294/p.l.l_n42.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização das águas de reservatório das escolas, Creches , Ceinfs e unidade de saúde de Ribas do Rio Pardo MS para análise e dá outras providências.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1313/p.l.l.no_43.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1313/p.l.l.no_43.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a instituir o no calendário Oficial do Município o "Dia da Marcha para Jesus" e dá outras Providências”</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1314/p.l.l_no_44.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1314/p.l.l_no_44.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 1.123, de 16 de abril de 2019, a fim de dispor sobre a concessão do auxílio pré-escolar aos servidores da Câmara Municipal de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1315/p.l.l_no_45.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1315/p.l.l_no_45.2023.pdf</t>
   </si>
   <si>
     <t>Prorroga o Prazo para cumprimento das emendas impositivas apresentadas à Lei Orçamentária Anual n"1.304, de 14 de dezembro de 2022, e inclui a esta as emendas impositivas em anexo.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1316/p.l.l_no_46.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1316/p.l.l_no_46.2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação do Programa Municipal de Saúde Vocal, objetivando a Prevenção de Disfonias em professores da Rede Municipal de Ensino e dá outras providências”</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1325/p.l.l_no_47.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1325/p.l.l_no_47.2023.pdf</t>
   </si>
   <si>
     <t>lnstitui o mês "Novembro Azul", dedicado a ações de prevenção ao câncer de próstata e de promoção da saúde do homem, no âmbito do Município de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1330/p.l.l_no_49.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1330/p.l.l_no_49.2023.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-prefeito, dos Secretários Municipais e dos Vereadores, desse Município para a próxima legislatura (2025-2028).</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1345/p.l.l_no_51.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1345/p.l.l_no_51.2023.pdf</t>
   </si>
   <si>
     <t>Reajusta o auxílio-alimentação pago no âmbito da Câmara Municipal de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1346/p.l.l_no_52.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1346/p.l.l_no_52.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do Auxilio-Aluguel destinado as mulheres em situação de vulnerabilidade social e econômica decorrente de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>PLCe</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (iniciativa Exec.)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/953/p.l.c_04.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/953/p.l.c_04.2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município a conceder isenção do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) para os novos empreendimentos_x000D_
 aprovados e localizados na área urbana, e dá outras providências".</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/954/p.l.c__no_06.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/954/p.l.c__no_06.2023.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação de Crédito Fiscal - NOVOREFIS 2023 - e estabelece normas de parcelamento administrativo de créditos de qualquer natureza do Município de Ribas do Rio Pardo, MS, e dá outras providências"</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/978/pl_comp_10_1.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/978/pl_comp_10_1.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº. 39/2018, de 04 de julho de 2. 018, amplia vagas e cria novo cargo, e dá outras providências".</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/993/p.l.c_no_11.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/993/p.l.c_no_11.2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária do Exercício de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/994/p.l.c_no_12.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/994/p.l.c_no_12.2023.pdf</t>
   </si>
   <si>
     <t>"Institui a gratificação pelo exercício de natureza especial a cargos que especifica, altera a Tabela 4 - Cargos Efetivos de Provimento Isolado, Grupo Ocupacional IV, Cargos de Obras Públicas COP, e dá outras providências".</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1041/p.l.c._no_21.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1041/p.l.c._no_21.2023.pdf</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Municipal nº 686/2021, que trata do Estatuto do Servidor Público Municipal, assim como a Lei Complementar Municipal nº 11/2014, e dá outras providências"</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1177/p.l.c_no_53.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1177/p.l.c_no_53.2023.pdf</t>
   </si>
   <si>
     <t>"Concede reajuste de vencimentos aos Técnicos de Enfermagem, na forma da Lei Federal nº 14.434, de 4 de agosto de 2022, e dá outras providências".</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1249/projeto_de_lei_complementar_no_64.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1249/projeto_de_lei_complementar_no_64.2023.pdf</t>
   </si>
   <si>
     <t>Altera o quantitativo de vagas do anexo IV da Lei nº 976, de 26.12.2011 - Estatuto do Magistério -Tabela 1 – cargos de Provimento Efetivo – Grupo Ocupacional do Magistério - MAG – Professor de Educação Básica</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1250/projeto_de_lei_complementar_no_65.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1250/projeto_de_lei_complementar_no_65.2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar nº 011/2014, de 16 de setembro de 2.014, amplia vagas, e dá outras providências”.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1270/p.l.c_no_70.2023_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1270/p.l.c_no_70.2023_compressed.pdf</t>
   </si>
   <si>
     <t>"lnstitui a revisão do Plano Diretor Participativo do Município de Ribas do Rio Pardo, e dá outras providências".</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1340/p.l.c_no_82.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1340/p.l.c_no_82.2023.pdf</t>
   </si>
   <si>
     <t>"Altera as atribuições dos cargos de Educador Social e Educador Social ll constantes no Anexo lV da Lei Complementar no. 11 , de 16 de setembro de 2014 e dá outras providências".</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_resolucao_no_01.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_resolucao_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as ausências em virtude de afastamento em processo administrativo e judicial dos servidores no âmbito da Câmara Municipal de _x000D_
 Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_resolucao_02.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_resolucao_02.2023.pdf</t>
   </si>
   <si>
     <t>Fica criada, conforme dispõe artigo 185, § 2º. inc. IV, do Regimento Interno da Câmara Municipal de Ribas do Rio Pardo /MS, a comissão composta em razão de processo de cassação em face de vereador.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1152/p.resolucao_no_3.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1152/p.resolucao_no_3.2023.pdf</t>
   </si>
   <si>
     <t>"Cria os Cargos de Diretor de Suporte Legislativo, Chefe de Gabinete, Diretor de Comunicação e Diretor de Administração, bem como altera a nomenclatura e as atribuições dos Cargos de Diretor de Recursos Humanos, Secretário Geral, Assessor Especial da Presidência e Assessor Parlamentar".</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1209/proj._resolucao_no_04.2023_corigido.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1209/proj._resolucao_no_04.2023_corigido.pdf</t>
   </si>
   <si>
     <t>Cria comissão especial para proceder à fiscalização e ao acompanhamento da obra de pavimentação dos bairros Parque Estoril l. II. III e lV.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/949/pl-compl-35-2022-mens-01-2023_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/949/pl-compl-35-2022-mens-01-2023_compressed.pdf</t>
   </si>
   <si>
     <t>Projeto Substituto da Lei Complementar nº 35, de 22 de junho de 2022 - Dispõe sobre a reorganização e a nova estrutura administrativa do Município de Ribas do Rio Pardo, e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1322/p.e.o_no_02.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1322/p.e.o_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Altera os incisos lV e Vl do § 20 do art. 122 da Lei Orgânica do Município de Ribas do Rio Pardo/MS, com a finalidade de elevar os valores reservados no orçamento anual a título de emendas impositivas.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1312/p.e.o_no_02.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1312/p.e.o_no_02.2023.pdf</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/970/emendas_impositivas_1_a_27.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/970/emendas_impositivas_1_a_27.pdf</t>
   </si>
   <si>
     <t>EMENDAS IMPOSITIVAS AO ORÇAMENTO DE 2023 (1.304/2022), AUTORIA DO PODER LEGISLATIVO;</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/959/indicacao_no_01.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/959/indicacao_no_01.2023.pdf</t>
   </si>
   <si>
     <t>"Indica ao Exmo. Sr. João Alfredo Danieze, Prefeito Municipal, com cópia ao Secretário Municipal de Obras e Infraestrutura, para viabilizar construção de estacionamento, no canteiro central na Avenida Aureliano Moura Brandão, Bairro Estoril."</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/964/ind._02.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/964/ind._02.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, quanto a realização mutirão de limpeza em todos os bairros informando o agendamento dos trabalhos.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>Tiago Gomes de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/965/ind._05.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/965/ind._05.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando informações sobre andamento da obra asfáltica do Estoril infraestrutura e como está o financiamento.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>Anderson, Luiz do Sindicato, Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/966/ind._06.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/966/ind._06.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, indicando a manutenção da ponte sobre o córrego Mimoso.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/973/ind._08.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/973/ind._08.2023.pdf</t>
   </si>
   <si>
     <t>Indicação solicitando ao Exmo. Sr. Prefeito, João Alfredo Danieze, o encaminhamento de projeto de lei, cuja minuta segue em anexo, a fim aumentar o quantitativo máximo de táxis definido na Lei Municipal nº 1.262, de 12 de maio de 2022.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/976/ind._09.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/976/ind._09.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Marcos André Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, a possibilidade em transformar (UBS) Posto Central em uma Unidade de Pronto Atendimento (UPA 24hs).</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/977/ind._10.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/977/ind._10.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Marcos André Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, a possibilidade do laboratório do Hospital Municipal fazer atendimento 24HS.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/986/ind._no_11.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/986/ind._no_11.2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal,  a manutenção sobre a ponte do córrego Lagoa Rica.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/987/ind._no_12.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/987/ind._no_12.2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Sr. Adir Jorge Diniz, Digníssimo Diretor de Trânsito Municipal com cópia ao Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, a implantação de quebra-molas, estacionamentos no canteiro central para veículos e faixas de pedestres, entre as Ruas Joaquim Gonçalves Pontes e Feliciana Maria Francisca na Avenida Aureliano Moura Brandão</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/988/ind._no_14.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/988/ind._no_14.2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, a disponibilidade de mais notebooks e computadores nas unidades de saúde.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/989/ind._no_15.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/989/ind._no_15.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Nizael Flores, Digníssimo Secretário Municipal de Educação com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, a disponibilidade de um Ônibus para transportar alunos do bairro São Joaquim.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/995/ind._no_17.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/995/ind._no_17.2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, lixeira comunitária na evasão no Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/996/ind._no_18.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/996/ind._no_18.2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Sr. Adir Jorge Diniz, Digníssimo Diretor de Departamento de Trânsito com cópia ao Prefeito Municipal, abertura e construção de estacionamentos nos canteiros centrais da Avenida Aureliano Moura Brandão.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/997/ind._no_19.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/997/ind._no_19.2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Ilustríssimo Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, aumento dos medicamentos na farmácia da Saúde.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1005/ind._no_20.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1005/ind._no_20.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, indica a construção de quebra mola na Avenida Jesuíno Álvares de Barros próximo a Emei pingo de Gente.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1006/ind._no_21.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1006/ind._no_21.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, indica a manutenção e limpeza de todos os parques infantis e praças.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1065/ind._no_22.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1065/ind._no_22.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando estudo de viabilidade de adesão ou aditivo em todos os programas habitacionais em vigor no Brasil, assim como para edição de proposta da Lei com o fito de instituir Programa Municipal Regularização Fundiária Urbana.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1014/ind._no_23.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1014/ind._no_23.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. Eduardo Riedel, Digníssimo Governador do estado de MS com cópia ao Ilustríssimo Senhor Hélio Peluffo, Digníssimo Secretário Estadual de Infraestrutura e Logística, solicitando a recuperação e a manutenção das Rodovias MS-357 e a MS- 340.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1015/ind._no_24.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1015/ind._no_24.2023.pdf</t>
   </si>
   <si>
     <t>Indicação , ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando a alteração do Artigo 15 da Lei Complementar n° 11/2014, estendendo a gratificação pelo exercício de natureza especial aos motoristas lotados na Secretaria Municipal de Assistências Social</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1016/ind._no_25.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1016/ind._no_25.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Adir Jorge Diniz, Digníssimo Diretor de Departamento de Trânsito com cópia ao Prefeito Municipal, solicitando que seja realizado o trabalho de diminuição do círculo central da esquina da Avenida Aureliano Moura Brandão com a Avenida Jesuíno Álvares de barros na área central da cidade.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1017/ind._no_26.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1017/ind._no_26.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Adir Jorge Diniz, Digníssimo Diretor de Departamento de Trânsito com cópia ao Prefeito Municipal, solicita que seja realizada mudança de local dos semáforos em dois pontos das Avenidas.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1020/ind._no_27.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1020/ind._no_27.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando providências quanto ao estudo para uma nova ponte de concreto ou reparos na estrutura atual sobre o córrego Bandeira região Fazenda Guarujá.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>Vereador Cascão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1018/ind._no_28.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1018/ind._no_28.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando o encaminhamento de Projeto de Lei a fim de autorizar a utilização do maquinário público para aterramento de obras privadas, como medida de assistência à população de baixa renda (Minuta em anexo).</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1019/ind._no_29.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1019/ind._no_29.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia para todos os Secretários Municipais, indicando a possibilidade de adequações visando a acessibilidade das pessoas com deficiência (Lei n° 13.146/15) e com mobilidade reduzida nas repartições públicas municipais.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1025/ind._no_30.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1025/ind._no_30.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Nizael Flôres, Digníssimo Secretário Municipal de Educação, com cópia ao Prefeito Municipal, solicitando que sejam tomadas as devidas providências com relação a segurança dos alunos, professores e servidores das instituições de ensino do Município</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1026/ind._no_31.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1026/ind._no_31.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Nizael Flôres, Digníssimo Secretário Municipal de Educação, com cópia ao Prefeito Municipal, solicitando que sejam providenciados detector de metais nas redes escolares municipais do nosso Município.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1027/ind._no_32.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1027/ind._no_32.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Nizael Flôres, Digníssimo Secretário Municipal de Educação, com cópia ao Prefeito Municipal, que providencie brinquedos para as salas de aulas nos CEINFS do nosso Município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1028/ind._no_33.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1028/ind._no_33.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando a manutenção da estrada do Cemitério Municipal.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1029/ind._no_34.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1029/ind._no_34.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, sugerindo providências e estudos para instalação de portas giratórias com detector de metais em todas as unidades escolares municipais.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1030/ind._no_35.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1030/ind._no_35.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando patrolamento nas ruas e manutenção na iluminação pública do Bairro Jardim dos Estados e nas vias que dão acesso ao mesmo.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1031/ind._no_36.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1031/ind._no_36.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando que seja realizado o recapeamento no canteiro da feira livre na Avenida Nelson Lírio.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1032/ind._no_37.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1032/ind._no_37.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Lucien Roberto Garcia de Rezende, Digníssimo Secretário Municipal de Empreendedorismo e a Ilustríssima Senhora Jaqueline Arimura, Digníssima Secretária Municipal de Assistência Social e Habitação, solicitando que realizem dentro do âmbito de suas respectivas competências campanhas e palestras sobre os critérios e requisitos para contratação de menores aprendizes.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1033/ind._no_38.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1033/ind._no_38.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Nizael Flôres, Digníssimo Secretário Municipal de Educação, solicitando que sejam providenciados a aquisição de dois novos computadores para atender e auxiliar os professores da Escola Rural São Domingos.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Nizael Flôres, Digníssimo Secretário Municipal de Educação, indicando a inserção do profissional monitor de alunos ao transporte escolar urbano e rural.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1035/ind._no_40.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1035/ind._no_40.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, solicitando a manutenção da Rua Benjamim de Oliveira no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1047/ind._no_41.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1047/ind._no_41.2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 041/2023, ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Ilustríssimo Senhor Vinícius Massaranduba, Digníssimo Diretor do Meio Ambiente, solicitando estudo para que se construa um Horto Florestal em área entre os Bairros Alto do Estoril e Jardim dos Estados.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1048/ind._no_42.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1048/ind._no_42.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a construção de quebra-molas.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1049/ind._no_43.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1049/ind._no_43.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, para determinar ao setor competente a instalação de semáforo na Avenida Senador Filinto Muller, na rotatória com a Rua General Eliziário Paim em nossa cidade.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1050/ind._no_44.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1050/ind._no_44.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Adir Jorge Diniz, Digníssimo Gerente do departamento de Trânsito Municipal, solicitando que realize a repintura dos quebra-molas desta urbe, tendo em vista que a sinalização horizontal está desgastada.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita o serviço de Tapa-buracos e iluminação na Rua Filadelfo Alves.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1052/ind._no_46.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1052/ind._no_46.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicita reforma da Ponte e conservação da estrada sentido a Fazenda Pinheirão e região.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1053/ind._no_47.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1053/ind._no_47.2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 047/2023, ao Ilustríssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Senhor Marcos André, Digníssimo Secretário Municipal de Saúde, indicando a inserção de dois profissionais da Psicologia.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>Policial Christoffer, Vereadora Edervânia Malta, Vereador Cascão, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1057/ind._no_48.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1057/ind._no_48.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Marcio Fernandes, Digníssimo Deputado Estadual, com cópia ao Prefeito Municipal e ao Ilustríssimo Sr. Marcos André de Melo, Digníssimo Secretário  Municipal de Saúde, Solicita Emenda Parlamentar no valor de R$ 100.000,00 (cem mil reais) na área da Saúde na aquisição de um Aparelho Raio X portátil</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1058/ind._no_49.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1058/ind._no_49.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita a construção de estacionamento na Avenida Senador Filinto Muller entre as Ruas Cornélia Anconi Bunazar e Rachid Abes e rebaixamento da calçada em frente à Escola Isa.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1059/ind._no_50.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1059/ind._no_50.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, indicando a manutenção da estrada que dá acesso ao Balneário Mantena.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1060/ind._no_51.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1060/ind._no_51.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, indicando a manutenção das estradas do Assentamento Pedreira.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1066/ind._no_52.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1066/ind._no_52.2023.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Ilmo. Sr. Euro Nunes Varanis Junior, Digníssimo Superintendente Regional do Departamento Nacional de Infraestrutura de Transporte – DNIT do Estado de Mato Grosso do Sul, solicita a realização de estudo para colocação de guard-rail ao entorno da BR 262, nos quilômetros 239 ao 241, que atravessa a Cidade de Ribas do Rio Pardo – MS, .</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1067/ind._no_53.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1067/ind._no_53.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita a Revitalização do Cemitério Municipal.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1068/ind._no_54.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1068/ind._no_54.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Exmo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando a manutenção, reforma e revitalização das praças e parquinhos de nossa cidade.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1069/ind._no_55.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1069/ind._no_55.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, Solicita a manutenção das estradas da zona rural principalmente na região da Fazenda Arataca.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1070/ind_no_56.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1070/ind_no_56.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicita a realização de manutenção da ponte sobre o córrego da Onça na linha escolar Potreirinho na divisa da Fazenda Nova Esperança.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1071/ind._no_57.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1071/ind._no_57.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, Solicitando a abertura de Sindicância Hospitalar.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1074/ind._no_58.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1074/ind._no_58.2023.pdf</t>
   </si>
   <si>
     <t>Indico a Sra. Jaqueline Pereira Arimura, Digníssima Secretária Municipal de Assistência Social, com cópia ao Sr. João Alfredo Danieze, Ilustríssimo Prefeito Municipal que tenha um profissional de nutrição e um de enfermagem para realizem atendimentos periódicos ao Centro de Convivência do Idosos.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1075/ind._no_59.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1075/ind._no_59.2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr.  Marcos André de Melo, Digníssimo Secretário Municipal de Saúde, com cópia ao Sr. João Alfredo Danieze, Ilmo. Prefeito Municipal, que providencie o conserto dos dois bebedouros de água da Unidade Básica de Saúde - UBS.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1101/ind._no_60.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1101/ind._no_60.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a construção de quebra-molas em três pontos da cidade.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1077/ind._no_61.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1077/ind._no_61.2023.pdf</t>
   </si>
   <si>
     <t>Indico ao  Exmo. Prefeito Municipal que promova alteração do horário de funcionamento de bares e restaurantes, estendendo-o para além dos limites atualmente vigentes.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1079/ind._no_62.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1079/ind._no_62.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Adir Jorge Diniz, Digníssimo  Diretor de Trânsito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura, solicitando a implantação de quebra-molas, faixa de pedestres, entre as Ruas Domingos Gonçalves e Rua Teófilo Messias, e onde mais for necessário.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1080/ind_no_63.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1080/ind_no_63.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilustríssimo Sr. Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação, com cópia a Ilustríssima Sra. Ana Paula Antônio da Silva, Digníssima Diretora da Escola Polo Mimoso e ao Excelentíssimo S.r João Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando a construção de uma quadra poliesportiva na Escola Rural do Assentamento Mutum.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1081/ind._no_64.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1081/ind._no_64.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Manoel Aparecido dos Anjos, Digníssimo Secretário Municipal de Administração com cópia ao Exmo. Sr. Alfredo Danieze, Digníssimo Prefeito Municipal, solicitando que disponibilize um telefone para atendimento ao Público no Procon.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1082/ind._no_65.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1082/ind._no_65.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação com cópia ao Exmo. Sr. Alfredo Danieze, Digníssimo Prefeito Municipal, que a Secretaria de Educação viabilize a contratação de monitores para auxiliar os motoristas que realizam o transporte escolar na zona urbana.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1102/ind._no_66.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1102/ind._no_66.2023.pdf</t>
   </si>
   <si>
     <t>Indica a Ilustríssima Sra. Divina Alves Castro, Digníssima Coordenadora de Vigilância em Saúde, a aplicação do fumacê em todo o perímetro urbano.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1116/ind._no_67.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1116/ind._no_67.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, a disponibilidade de um Caminhão pipa para aguar a Rua João Jacinto Garcia (Sr. Leca).</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1095/ind_n_69.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1095/ind_n_69.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao  Digníssimo Secretário Municipal de Obras e Infraestrutura, Sr. Luiz Carlos dos Santos, providenciando um estudo para uma nova ponte de concreto ou reparos na estrutura atual, devido chuvas, e todo fluxo que abrangem toda região.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1097/ind._no_70.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1097/ind._no_70.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Infraestrutura Pública, com cópia ao Sr. João Alfredo Danieze, Ilustríssimo Prefeito Municipal para a manutenção sobre as Pontes do Rio Araras e Córrego da Onça.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1098/ind._no_71.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1098/ind._no_71.2023.pdf</t>
   </si>
   <si>
     <t>Indicação reiterando a solicitação ao Exmo. Sr. Prefeito, João Alfredo Danieze, quanto à alteração do art. 15 da Lei Complementar 11/2014, estendendo a gratificação pelo exercício de natureza especial aos motoristas lotados na Secretaria Municipal de Assistência Social, tendo em vista a não compreensão pelo Executivo da indicação anterior.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1100/ind._no_72.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1100/ind._no_72.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde, que em todos os eventos esportivos da administração municipal tenha disponível no local uma unidade do SAMU ou uma Ambulância.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1106/ind._no_76.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1106/ind._no_76.2023.pdf</t>
   </si>
   <si>
     <t>lndica ao Digníssimo Secretário Municipal de Obras Sr. Luiz Carlos dos Santos, a troca das luminárias queimadas, reparos na parte elétrica, na Praça de Lazer do Bairro Santo André, entre as ruas Elizeu Sanches e Vitorino Marques.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1112/ind._no_74.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1112/ind._no_74.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação e ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, a construção de uma quadra poliesportiva na Escola Municipal Iraci da Silva Almeida.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1113/ind._no_75.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1113/ind._no_75.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, a instalação de telas na quadra da Escola Municipal Iraci da Silva Almeida (ISA).</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1114/ind._no_76.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1114/ind._no_76.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Sr. Adir Jorge Diniz, Digníssimo Gerente do Departamento Municipal de Trânsito e ao Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, a construção de uma Travessia elevada (faixa elevada) na Avenida Domingos Gonçalves Gomes.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1122/ind._no_77.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1122/ind._no_77.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a manutenção da ponte próximo à Fazenda Três córregos.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1115/ind._no_78.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1115/ind._no_78.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, um estudo técnico para a possível construção de um ponto de capacitação de água do solo, um reservatório que seja licenciado e motorizado para abastecer os caminhões pipas do Município.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1123/ind._no_79.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1123/ind._no_79.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Adir Jorge Diniz, Digníssimo Gerente do Departamento Municipal de Trânsito com cópia ao Prefeito Municipal, que seja estudada a possibilidade de tornar mão única a Rua Conceição do Rio Pardo, em frente a Escola Estadual Dr. João Ponce de Arruda.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1124/ind._no_80.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1124/ind._no_80.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Lucien Roberto Garcia de Rezende, Digníssimo Secretário Municipal de Empreendedorismo, com cópia ao Prefeito Municipal e ao Senhor Rodrigo Carlos, Digníssimo Secretário Adjunto de Empreendedorismo, solicitando uma cobertura estrutural e um piso novo, no perímetro que abrangem toda área dos feirantes na Avenida Nelson Lírio.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1125/ind._no_81.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1125/ind._no_81.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Ilmo. Sr. Nizael Flôres de Almeida, Digníssimo Secretário Municipal de Educação, para que realize os serviços, tais como, capina, roçada, poda e limpeza em geral nas Escolas Estaduais do Município.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1128/ind._no_82.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1128/ind._no_82.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal, para que seja realizada a manutenção, reforma ou troca das portas dos banheiros da escola Extensão Potreirinho.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1129/ind._no_83.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1129/ind._no_83.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal,  para que seja viabilizado a construção da cobertura da quadra poliesportiva da Escola Alcindo Vicente Ferreira.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1130/ind._no_84.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1130/ind._no_84.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Adir Jorge Diniz, Digníssimo Gerente do departamento Municipal de Trânsito com cópia ao Excelentíssimo Sr. João Alfredo Danieze e ao Sr. Euro Nunes Varanis Júnior, Superintendente Regional do Departamento Nacional de Infraestrutura e Transporte – DNIT – MS, para que seja realizado estudo técnico para verificar a possibilidade de melhoria na pista do trevo de entrada da cidade, popularmente chamada de rotatória do Boi.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1131/ind._no_85.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1131/ind._no_85.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal,  para que seja viabilizado melhorias na UTI móvel.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Indicação  ao Ilmo. Sr. Lucien Roberto Garcia de Rezende, Digníssimo Secretário Municipal de Empreendedorismo com cópia ao Sr. Rodrigo Carlos, Diretor de Empreendedorismo, para que seja realizado a instalação de Internet via WI-FI na Feira Livre da Avenida Nelson Lírio e Reitero as Indicações 036/2023 e a 143/2021.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1133/ind._no_87.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1133/ind._no_87.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Adir Jorge Diniz, Digníssimo Gerente do departamento Municipal de Trânsito, que seja feito um estudo para que os semáforos sejam regularizados com um tempo suficiente para que possam por volta de 6 (seis) veículos antes do sinal fechar, sobretudo, o semáforo localizado na Avenida Aureliano Moura Brandão esquina com a Avenida Jesuíno Álvares de Barros (rotatória do Supermercado Costa – Loja 1).</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1134/ind._no_88.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1134/ind._no_88.2023.pdf</t>
   </si>
   <si>
     <t>Indica  ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal,  para que seja realizada manutenções e reparos na Unidades Básicas de Saúde do Município.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1135/ind._no_89.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1135/ind._no_89.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, para que seja pago o que determina o Piso Nacional para os Técnicos de Enfermagem do Município,.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1136/ind._no_90.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1136/ind._no_90.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, a construção de Ciclovias nas Avenidas Aureliano Moura Brandão e Jesuíno Álvares de Barros.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1149/ind._no_91.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1149/ind._no_91.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Prefeito Municipal para implantação de serviço de tomografia na rede municipal de saúde."</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1150/ind._no_92.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1150/ind._no_92.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Secretário de Obras e Infraestrutura, Luiz Carlos dos Santos, com cópia ao Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, sugerindo que seja feito Tapa buraco na Rua Jose Coleto Garcia.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1151/ind._no_93.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1151/ind._no_93.2023.pdf</t>
   </si>
   <si>
     <t>lndica ao Exmo. Secretário Municipal de Saúde, Marcos André Melo, com cópia ao Prefeito, João Alfredo Danieze, sugerindo a contratação de  um Biomédico no Laboratório</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1157/ind._no_94.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1157/ind._no_94.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Luiz Carlos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, que seja retirado com a ajuda de um caminhão pipa as areias que ficam acumuladas nas laterais do asfalto da Avenida Aureliano Moura Brandão.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1158/ind._no_95.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1158/ind._no_95.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Dione Tavares, Digníssimo Diretor Municipal de Cultura com cópia ao Prefeito Municipal, solicitando o calendário de Festas e Eventos do nosso Município</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1159/ind._no_96.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1159/ind._no_96.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, solicitando a manutenção da Rua Abrão Maluf e Rua Jorge do Carmo no Bairro Jabour próximo ao Fórum.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1160/ind._no_97.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1160/ind._no_97.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Ilmo. Sr. Cleiton Aparecido Bueno, Diretor de Departamento de Gestão Hospitalar e SAMU e ao Prefeito Municipal, solicitando a aquisição de cadeiras ou poltronas novas que sejam adequadas para uso de pacientes no Hospital Municipal Dr. José Maria Marques Domingues.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1161/ind_no_98.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1161/ind_no_98.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao  Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde ,reiterando a Indicação n° 059/2023, solicitando o conserto dos dois bebedouros de água do Posto central.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1163/ind._no_99.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1163/ind._no_99.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde,  a inserção do Profissional Agente Comunitário de Saúde no Bairro Jardim dos Estados.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1170/ind._no_100.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1170/ind._no_100.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Infraestrutura, solicitando a manutenção sobre a Ponte do Rio Três Córregos.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1171/ind._no_101.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1171/ind._no_101.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Infraestrutura Pública, solicitando a Manutenção de pintura dos quebra-molas.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1172/ind._no_102.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1172/ind._no_102.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Infraestrutura Pública, solicitando a retirada do lixo no Balneário Mantena.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1173/ind._no_103.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1173/ind._no_103.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Saúde, solicitando a manutenção no aparelho de eletrocardiograma.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Parlamentar - PL</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1174/ind._no_104.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1174/ind._no_104.2023.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Secretário de Empreendedorismo, solicitando a inserção de internet Wi-fi na feira livre.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1185/ind._no_105.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1185/ind._no_105.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Adir Jorge Diniz, Digníssimo Diretor de Trânsito Municipal com cópia ao Digníssimo Secretário Municipal de Obras e Infraestrutura, solicitando a viabilização de estudo do órgão competente, para mão única na Rua Benjamim de Oliveira Bairro São Sebastião.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1213/ind._no_106.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1213/ind._no_106.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo.  Sr. Euro Nunes Varanis Júnior, Digníssimo Superintendente do DNIT do Estado de Mato Grosso do Sul, que viabilize junto aos Órgãos competente do poder executivo, para que seja realizados estudos técnicos e adotadas as providencias necessárias a fim de efetuar a duplificação da Br 262 entre os trechos do Km13, em três lagoas/MS e o Km325, em Campo Grande MS.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1186/ind._no_107.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1186/ind._no_107.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Senhor Lucien Rezende, Digníssimo Secretário Municipal de Empreendedorismo com cópia ao Secretário Adjunto de Empreendedorismo e ao Prefeito Municipal,  a construção de banheiro em alvenaria na Feira Livre.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1187/ind._no_108.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1187/ind._no_108.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, que seja realizado mutirão de limpeza em toda a cidade com divulgação nas mídias sociais e demais meios de comunicação.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1191/ind._no_109.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1191/ind._no_109.2023.pdf</t>
   </si>
   <si>
     <t>"indicação para que seja realizado mutirão de limpeza em toda a cidade com divulgação nas mídias sociais e demais meios de comunicação".</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1204/ind._no_110.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1204/ind._no_110.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando reforço na equipe de serviço de recapeamento e tapa buracos."</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1196/ind._no_111.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1196/ind._no_111.2023.pdf</t>
   </si>
   <si>
     <t>"Indica ao llmo. Secretário Municipal de Obras, a construção de faixa elevada de pedestres em frente à Escola Municipal Mareide.) "</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1199/ind._no_112.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1199/ind._no_112.2023.pdf</t>
   </si>
   <si>
     <t>indicação a Sra. Jaqueline Pereira Arimura, Digníssima Secretária Municipal de Assistência Social, propondo vigilante na casa de passagem.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1200/ind._no_113.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1200/ind._no_113.2023.pdf</t>
   </si>
   <si>
     <t>indicação  ao Sra. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de infraestrutura Pública, sugerindo operação tapa buraco.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1205/ind._no114.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1205/ind._no114.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, solicitando a construção de um galpão/abrigo seletiva  para o setor de  coleta seletiva.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1206/ind.no_115.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1206/ind.no_115.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de infraestrutura para que seja realizada a construção de um barracão.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1212/ind._no_116.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1212/ind._no_116.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia para o Prefeito Municipal, solicitando com urgência a revitalização do bairro centro velho,.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1211/ind._no_117.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1211/ind._no_117.2023.pdf</t>
   </si>
   <si>
     <t>Indico  ao Sr. Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação, com cópia ao Sr. João Alfredo Danieze que o executivo disponibilize um Profissional psicopedagogo para atender as Escolas da Zona Rural.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1214/ind._no_118.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1214/ind._no_118.2023.pdf</t>
   </si>
   <si>
     <t>Indicação n°118/2023, ao Ilustríssimo Senhor Rodrigo Carlos, Digníssimo Secretário Municipal Adjunto de Desenvolvimento e Empreendedorismo com cópia para o Prefeito Municipal, solicita a construção de um galpão/abrigo para o setor de coleta seletiva.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1215/ind.no_119.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1215/ind.no_119.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Sr. Rodrigo Carlos, Digníssimo Secretário Municipal Adjunto de Desenvolvimento e Empreendedorismo com cópia para o Prefeito Municipal, solicita a construção de um barracão no Assentamento Modelo.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1216/ind.no_120.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1216/ind.no_120.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, solicito que seja cumprida a Lei Municipal n° 934/2010.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1232/ind._no_121.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1232/ind._no_121.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Gestão de Governo, que seja criado pelo executivo o Conselho Municipal de Licitação e Contrato (CLC)</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1219/ind._no_122.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1219/ind._no_122.2023.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Sr. Adir Jorge Diniz, Gerente do Departamento Municipal de Trânsito, com cópia ao Prefeito Municipal, para que seja realizado a construção de estacionamento no canteiro central da Av. Nelson Lyrio</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1220/ind._no_123.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1220/ind._no_123.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao  Digníssimo Prefeito Municipal, solicitando a construção de quebra – molas, iluminação Pública na rua Modesto Ricartes de Oliveira.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1224/ind._no_124.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1224/ind._no_124.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de saúde, com cópia ao Prefeito Municipal, sugerindo a cobertura na farmácia da ESF Miguel Pereira.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1225/ind._no_125.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1225/ind._no_125.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Digníssimo Secretário Municipal de saúde, a criação de espaço interativo lúdico para crianças dentro das unidades de saúde.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1226/ind._no_126.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1226/ind._no_126.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Prefeito Municipal, sugerindo o encaminhamento de projeto de Lei complementar em anexo, com a finalidade de alterar o artigo15 da Lei complementar 11/2014.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1229/ind._no_127.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1229/ind._no_127.2023.pdf</t>
   </si>
   <si>
     <t>"Indicação ao Secretário Municipal de Obras e Infraestrutura, com cópia ao Prefeito Municipal, para que seja viabilizado construção de estacionamento no canteiro central da Av. Nelson Lyrio.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1227/ind._no_128.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1227/ind._no_128.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal que seja encaminhado a Câmara Municipal o Plano Diretor.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1228/ind._no_129.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1228/ind._no_129.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura, para que seja  realizado um  mutirão de iluminação pública.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1230/ind._no_130.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1230/ind._no_130.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Saúde, para que seja feito estudo para criação de cargos de agente comunitário, a partir de processo seletivo a ser realizado para os cidadãos residentes nos limites geográfico dos assentamentos em que residem.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1233/ind._no_131.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1233/ind._no_131.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Saúde, propondo um aparelho de  Raio X portátil  e um Laboratório Noturno.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1234/ind._no_132.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1234/ind._no_132.2023.pdf</t>
   </si>
   <si>
     <t>Indicação  Secretário Municipal de Juventude, Esporte e Lazer, para viabilização de parque infantil e esportivo, nas associações Melodia, Nossa Senhora das Graças, Novo Modelo e Assentamentos rurais  Mutum e Avaré."</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1243/ind._no_133.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1243/ind._no_133.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Educação, para que seja realizado a ampliação das salas dos professores das Escolas Municipais de Ensino: Iracy da Silva Almeida, Balão Mágico e EMEI Ivone Abes.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1242/ind._no_134.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1242/ind._no_134.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Adjunto da Secretaria Municipal de Empreendedorismo, para que seja realizado melhorias no Terminal Rodoviário.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1239/ind.no_135.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1239/ind.no_135.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Obras e Infraestrutura , para que seja realizada manutenção na  estrada vicinal 152.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1248/ind._no_136.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1248/ind._no_136.2023.pdf</t>
   </si>
   <si>
     <t>Indicação  ao  Doutor Luiz Ovando (Progressista), Digníssimo Deputado Federal, solicita emenda parlamentar no valor de R$ 300.000.00 (Trezentos mil reais), para construção da casa lar missionário coração de Deus.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Tiago Gomes de Oliveira, Vereadora Edervânia Malta, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1241/ind._no_137.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1241/ind._no_137.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Educação, para que seja realizado a manutenção mecânica do veículo e aumento do Transporte Rural da linha escolar da Fazenda Arataca.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1240/ind._no_138.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1240/ind._no_138.2023.pdf</t>
   </si>
   <si>
     <t>"Indicação direcionada ao Secretário Municipal de Esportes e Turismo, para viabilizar a instalação de equipamentos para a prática de calistenia na Praça dos lpês."</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1245/ind._no_139.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1245/ind._no_139.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Prefeito Municipal, solicita que coloque em prática e divulgação a Lei Estadual N°2.990 de maio de 2005 e Lei N°3.489 de 13 de fevereiro 2008.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1257/ind._no_140.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1257/ind._no_140.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, para providenciar  estudo técnico, para tornar o trecho que compreende rua Senador Felinto Muller,_x000D_
 entre as avenidas Nelson Lírio e Jesuíno Álvares de Barros, e avenida com canteiro central.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1268/ind._no_141.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1268/ind._no_141.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras e Infraestrutura, indica que seja implantada uma faixa elevada em frente à escola Municipal Mareide Monteiro de Lima.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1260/ind._no_142.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1260/ind._no_142.2023.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretária Interina da Vigilância Municipal de Saúde, para que seja realizada vacinação de cães e gatos na Zona Rural deste Município.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1261/ind._no_143.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1261/ind._no_143.2023.pdf</t>
   </si>
   <si>
     <t>Indico ao Secretário Municipal de Educação,  que viabilize a Liberação antecipada dos alunos antes do término das aulas.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1263/ind._no_144.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1263/ind._no_144.2023.pdf</t>
   </si>
   <si>
     <t>Indicação  ao Gerente do Departamento Municipal de Trânsito e ao Digníssimo Secretário de Obras e Infraestrutura com cópia ao Prefeito Municipal, indica que seja construído estacionamento no canteiro central da Avenida Aureliano Moura Brandão, no Bairro Parque Estoril III.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1280/ind_no_145.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1280/ind_no_145.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras e Infraestrutura e ao Secretário Municipal de Empreendedorismo com cópia ao Prefeito Municipal, que seja realizada a Limpeza nos Parques e Praças Públicas da Cidade.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1264/ind._no_146.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1264/ind._no_146.2023.pdf</t>
   </si>
   <si>
     <t>Indicação Prefeito Municipal, para viabilizar possível alteração art.2° da Lei Municipal n°940/2010, visando reduzir o percentual pago pelo servidor Público municipal no plano de Saúde da Cassems.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1269/ind._no_147.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1269/ind._no_147.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Karyston Adriel Machado da costa, coordenador Estadual de Vigilância em saúde Ambiental, com cópia ao CVA e à Diretoria de Vigilância sanitária do Município de Ribas do Rio pardo/MS, solicitando a realização de uma cooperação técnica para desenvolver ações de controle de escorpiões.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1281/ind._no_148.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1281/ind._no_148.2023.pdf</t>
   </si>
   <si>
     <t>Indicação a  Digníssima Secretária Municipal de Saúde com cópia ao Prefeito Municipal, reiterando a Indicação n° 059/2023 sobre os bebedouros da Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1282/ind._no_149.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1282/ind._no_149.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Prefeito Municipal, solicitando o fornecimento de água e energia elétrica para a população que habita a ocupação próxima ao Jardim das palmeiras.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1284/ind._no_150.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1284/ind._no_150.2023.pdf</t>
   </si>
   <si>
     <t>Reitero a presente indicação, solicitando ao Exmo. Sr. Prefeito, João Alfredo Danieze, o encaminhamento de projeto de lei, cuja minuta segue em anexo, para criar o conselho municipal de proteção e bem-estar animal e seu respectivo fundo.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1285/ind._no_151.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1285/ind._no_151.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal solicitando a implantação de serviço de tomografia na rede municipal de saúde, promovendo para tanto a aquisição de um aparelho de tomografia, a adequação de uma sala para realização de tomografias e a contratação de profissional na respectiva área.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1289/ind._no_152.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1289/ind._no_152.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Diretor do Departamento de Trânsito, para que seja realizado estudo técnico para a construção de uma rotatória no final da Avenida Nelson Lírio, na entrada da Empresa Vetorial</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1296/ind._no_153.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1296/ind._no_153.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Digníssima Secretária Municipal de saúde (SESAU), com cópia para o Prefeito Municipal, o aumento dos profissionais em psiquiatria.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1297/ind._no_154.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1297/ind._no_154.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Digníssimo Prefeito Municipal, o aumento dos profissionais dentistas e serviços do Plano Cassems.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1298/ind._no_155.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1298/ind._no_155.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Digníssimo Prefeito Municipal, com cópia ao Supervisor da Agência da Empresa Sanesul em Ribas do Rio Pardo, que o Executivo intervenha junto a empresa Sanesul para resolver os constantes entupimentos da rede esgoto da avenida Nelson Lyrio.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1299/ind._no_156.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1299/ind._no_156.2023.pdf</t>
   </si>
   <si>
     <t>A Ilustríssima a Digníssima Secretária Municipal de saúde (SESAU), com cópia para o Prefeito Municipal, indica que seja disponibilizado mais aparelhos e uma tenda para a academia mais saúde de ginástica ao ar livre.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1304/ind._no_157.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1304/ind._no_157.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao  Digníssimo Secretário Municipal de Educação (SED), com cópia ao Prefeito Municipal, que seja inserido na grade curricular municipal o ensino de libras.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Tânia, Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1305/ind._no_158.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1305/ind._no_158.2023.pdf</t>
   </si>
   <si>
     <t>Indica Digníssimo Secretário Municipal de Educação (SED) e ao  Digníssimo Prefeito Municipal,  a contratação de creches do setor privado para solucionar a falta de vagas para crianças de 0-3 anos nas instituições de educação infantil.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1306/ind._no_159.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1306/ind._no_159.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Digníssimo Secretário Municipal de Esporte e Turismo (SESP) com cópia ao Prefeito Municipal, a instalação de climatizadores de ar no Ginásio Municipal Poliesportivo José Miguel Sanches Vigilato.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1307/ind._no_160.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1307/ind._no_160.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao  Digníssimo Secretário Municipal de Esporte e Turismo (SESP), a viabilização e construção de mesas de pingue pongue de concreto na praça dos ipês e demais praças de nossa cidade.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1319/ind._no_161.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1319/ind._no_161.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Digníssimo Prefeito Municipal, que sejam realizados estudos técnicos a fim de verificar a viabilidade jurídica, orçamentaria e operacional quanto a concessão de benefício tributário, que se aperfeiçoará com a redução na alíquota do IPTU, ou alternativamente da taxa de lixo, a todos os cidadãos que promoverem o plantio de árvores nas calçadas de suas residências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1320/ind._no_162.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1320/ind._no_162.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Prefeito Municipal, reivindicando junto ao Poder Executivo a realização de estudo para viabilizar o pagamento do 14° salário aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1327/ind._no_163.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1327/ind._no_163.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Excelentíssimo Prefeito Municipal, solicitando que faça um estudo para se criar um órgão para fiscalizar com mais intensidade os veículos que fica estacionados nas calçadas em frente de oficinas por muito tempo.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1323/ind.no_165.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1323/ind.no_165.2023.pdf</t>
   </si>
   <si>
     <t>Indicação a Sra. Jaqueline Pereira Arimura com cópia ao ilustríssimo Prefeito Municipal, a fim de que o Poder Executivo promova alterações na legislação local no que se refere à segurança alimentar da população em situação de risco e vulnerabilidade social.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1324/ind._no_166.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1324/ind._no_166.2023.pdf</t>
   </si>
   <si>
     <t>Indicação a Jaqueline Arimura, Secretária Municipal de Assistência Social e Habitação, com envio de cópia ao Excelentíssimo Prefeito Municipal, para que seja instalado um ar-condicionado no Centro de Referência da Assistência Social central, (CRAS), na sala que realiza cursos e reforma no prédio.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1326/ind._no_167.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1326/ind._no_167.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Administração e Governo, cópia ao Prefeito Municipal, para que seja estudada uma forma entre a Prefeitura e a Cassems, para que o Servidor Público ao se aposentar, continue com o Plano de Saúde.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1329/ind._no_168.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1329/ind._no_168.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao ilustríssimo Secretário Municipal de infraestrutura Pública, com cópia ao Excelentíssimo Prefeito Municipal, para que seja construída calçadas nas laterais do prédio da antena da TELEMS.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1333/ind._no_169.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1333/ind._no_169.2023.pdf</t>
   </si>
   <si>
     <t>indicação ao ilustríssimo Secretário Municipal de Educação, com o envio de cópia ao Excelentíssimo Prefeito Municipal, reiterando a indicação que solicita a  liberação antecipada dos alunos antes do término das aulas".</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1334/ind._no_170.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1334/ind._no_170.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Diretor do Meio Ambiente, com cópias ao Ilmo. Secretário Municipal de Infraestrutura Pública e ao Exmo. Prefeito Municipal, reiterando a solicitação ao estudo para que se construa um Horto Florestal em área entre os bairros Altos do Estoril e Jardim dos Estados.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1336/ind._no_171.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1336/ind._no_171.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Prefeito Municipal, com cópia ao Ilmo. Digníssimo Diretor de Cultura, solicitando ao Nobre Prefeito a viabilização para o show principal para a “Marcha para Jesus”.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1337/ind._no_172.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1337/ind._no_172.2023.pdf</t>
   </si>
   <si>
     <t>Indicação a Digníssima Secretária Municipal de Assistência Social e Habitação (SAS), com cópia ao Prefeito Municipal, reiterando a indicação solicitando o estudo para o aumento da quantidade de conselheiros tutelares.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1338/ind._no_173.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1338/ind._no_173.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Digníssimo Prefeito Municipal, a criação de um abono salarial mensal aos servidores públicos Municipais.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1341/ind._no_174.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1341/ind._no_174.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Gerente do Departamento de Trânsito, com cópia ao Exmo. Prefeito Municipal, solicitando estudo para tornar mão única a rua Eldir Oliveira de Paula em frente à Escola Municipal Mareide Monteiro de Lima.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1342/ind._no_175.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1342/ind._no_175.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo. Secretário Municipal de Educação, com cópia ao Exmo. Prefeito Municipal, solicitando a instalação de uma cobertura na quadra da Escola_x000D_
 Municipal Alcindo Vicente Ferreira.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1347/ind._no176.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1347/ind._no176.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Ilmo.  Gerente do Departamento Municipal de Trânsito, com cópia ao Sr. Antônio Celso Rodrigues Silva Junior (SEINFRA) e ao Prefeito Municipal, Reiterando a indicação n° 08/22 solicitando a abertura de estacionamento no canteiro central da Avenida Aureliano Moura Brandão.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1348/ind._no_177.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1348/ind._no_177.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal, com cópia ao Digníssimo Diretor de Trânsito, solicitando o comprimento ao Art. 19° da Lei Municipal n°1.262, de 12 de maio de 2022.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1350/ind._no_178.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1350/ind._no_178.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao llmo. Secretário Municipal de Infraestrutura Pública, com cópia ao Prefeito Municipal, solicitando com urgência a realização de serviços para solucionar a erosão do Bairro Planalto.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1353/ind._no_179.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1353/ind._no_179.2023.pdf</t>
   </si>
   <si>
     <t>Indicação ao llmo. Secretário Municipal de Infraestrutura Pública, com cópia ao Prefeito Municipal, solicitando que seja providenciada o término do reparo de abertura do asfaltos  das Ruas Dr. Hamilton Fontoura, Marciana Custódio Lemos e Paulo César Pereira</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1007/mocao_1.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1007/mocao_1.2023.pdf</t>
   </si>
   <si>
     <t>Moção n° 01/2023, a Ilustríssima Família da saudosa Senhora Vice-Prefeito e Professora Guiomar Soares dos Santos pelo seu falecimento ocorrido no dia 12 de março de 2023, de autoria do Vereador Christoffer Jamesson da Silva – PSC e demais Vereadores subscritos;</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1024/mocao_no_02.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1024/mocao_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Congratulações e aplausos ao Ilustríssimo Senhor Thiago Manchester Pereira de Melo, 1° tenente do Corpo de Bombeiros Militar de Mato Grosso do Sul.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1083/mocao_no_03.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1083/mocao_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a Ilma. Sra. Varlene Rodrigues da Silva de Assis Silva, Assistente Social, Cosmetóloga, terapeuta Capilar, Professora das Séries iniciais, Professora Universitária dos Cursos de Serviços Sociais e Gestão Pública, Pastora Auxiliar (Batista e HIM-U).</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1072/mocao_no_04.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1072/mocao_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Bravo Guerreiro da Polícia Militar de Ribas do Rio Pardo – MS, Soldado PM Ademir Reis da Silva, pela nobre aposentadoria.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1061/mocao_no_05.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1061/mocao_no_05.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar n° 05/2023, à Ilustríssima família do saudoso Senhor Orivaldo Gonçalves de Oliveira, pelo seu falecimento ocorrido no dia 19 de abril do corrente ano.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1105/mocao_no_06.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1105/mocao_no_06.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor, Marcos José Teixeira, Digníssimo Presidente do Leilão Direito de Viver em prol do Hospital de Amor da cidade de Barretos/SP.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1111/mocao_no_07.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1111/mocao_no_07.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos condutores socorristas do SAMU de Ribas do Rio Pardo pela excelência com que realizaram esse trabalho durante o período em que estiveram nesse ofício. Solicito que seja encaminhada uma cópia, com a devida homenagem, contendo os parabéns e os agradecimentos a esses servidores públicos.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>Missionária Rose Pereira, Policial Christoffer</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1162/mocao_no_08.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1162/mocao_no_08.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao Dia do Pastor Evangélico em Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1197/mocao_no_09.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1197/mocao_no_09.2023.pdf</t>
   </si>
   <si>
     <t>Congratulações e Aplausos aos Advogados do nosso Município, pelo seu dia que comemora dia 11 de Agosto.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Luiz do Sindicato, Tânia, Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1222/mocao_no_10.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1222/mocao_no_10.2023.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao mestre conselheiro Ruan Pedro Secces da Ordem Demoley de Ribas do Rio Pardo MS pelo brilhante trabalho, ações e serviços desenvolvidos e prestados a comunidade local.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1244/mocao_no_11.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1244/mocao_no_11.2023.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos professores de Educação Física Ilustríssima Senhora Zilda Francisca Pereira e ao Ilustríssimo Senhor Durcival Jorge de Freitas, pelas relevantes dedicações na área de educação física em nosso Município, de autoria da Vereadora Edervânia Malta- MDB.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_no_12.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_no_12.2023.pdf</t>
   </si>
   <si>
     <t>Moção aos  Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados para acolher esta moção como manifestação de vontade da maioria absoluta do Povo de Ribas do Rio Pardo/MS mediante deliberação de seus representantes legitimamente eleitos, no intuito de impedir a usurpação da competência primária do Poder Legislativo de legiferante.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1262/mocao_no_13.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1262/mocao_no_13.2023.pdf</t>
   </si>
   <si>
     <t>Moção N°013/2023, de Congratulações à Ilustríssima Senhora Doutora Maria helena Costa Vieira pelos relevantes serviços prestados para a nossa sociedade.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1283/mocao_no_14.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1283/mocao_no_14.2023.pdf</t>
   </si>
   <si>
     <t>Moção N° 014/2023, de Congratulações ao Ilustríssimo Sr. Danilo da Silva Porto, Bravo Guerreiro da Delegacia de Polícia Civil de Ribas do Rio Pardo - MS, pela Promoção Extraordinária por ato de bravura.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1292/mocao_no_15.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1292/mocao_no_15.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação ao Sr. Marcos André de Melo.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1308/mocao_no_16.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1308/mocao_no_16.2023.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Ilustríssimo Sr. Charlin Castro Camilo, idealizador do Ribas Ordinário.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1321/mocao_no_17.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1321/mocao_no_17.2023.pdf</t>
   </si>
   <si>
     <t>Moção N° 017/2023, de Congratulações ao Ilustríssimo Senhor Milton Leodério de Matos, Servidor Público com a ocupação de vigia que tanto tem contribuído para o nosso município.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1351/mocao_no_18.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1351/mocao_no_18.2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso e reconhecimentos aos colaboradores que foram  selecionados entre as dez melhores do Brasil do "Projeto Ruy Ohtake".</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1360/mocao_no_19.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1360/mocao_no_19.2023.pdf</t>
   </si>
   <si>
     <t>- Moção N°19/2023, Congratulações a Sra. Emília Ramos dos Santos, pelo mérito de estar a frente da junta do Serviço Militar de Ribas do Rio Pardo.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1361/mocao_no_20.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1361/mocao_no_20.2023.pdf</t>
   </si>
   <si>
     <t>Moção N°20/2023, Congratulações ao Sr. Deividy Alberto Toaldo, pelos relevantes serviços prestados a esse poder legislativo Municipal.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_01.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 01/2023, requer que seja colocado em Regime de Urgência simples a discussão e votação dos Projetos de Leis 01 e o de Lei Substitutivo Complementar 035/2023 do Executivo Municipal, este Requerimento de autoria da Mesa Diretora deste Poder Legislativo;</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_02.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_02.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 02/2023, requer à votação em Regime de Urgência Simples dos Projetos: Projeto de Lei n° 01/2023 de autoria do Legislativo Municipal; Projeto de Lei n° 02/2023 de autoria do Executivo Municipal; Projeto de Lei n° 05/2023 de autoria do Executivo Municipal e o Projeto de Lei n° 01/2023 de autoria do Legislativo Municipal, este Requerimento de autoria da Mesa Diretora do Legislativo Municipal;</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_no_03.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_no_03.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, o cronograma do planejamento de reformas e ampliações dos postos de Saúde.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/974/req.06.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/974/req.06.2023.pdf</t>
   </si>
   <si>
     <t>Requer  ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações a respeito do concurso público municipal, a Administração pretende realizar o concurso.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/975/req.07.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/975/req.07.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre o transporte municipal escolar da zona rural.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/972/req.08.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/972/req.08.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Exmo. Secretário de Obras e Infraestrutura, Luiz Carlos dos Santos, com cópia ao S.r João Alfredo Danieze, Digníssimo Prefeito Municipal, pedindo informações sobre andamento da obra asfáltica do Estoril infraestrutura e como está o financiamento.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/982/req._no_09.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/982/req._no_09.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre o processo de descarte final de pneus inservíveis.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/983/req._no_10.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/983/req._no_10.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura, informações sobre o boletim diário e o rastreamento das Empresas Ricardo Meira – ME e Ribas Rentais – Serviços e Locações LTDA - ME.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/984/req._no_11.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/984/req._no_11.2023.pdf</t>
   </si>
   <si>
     <t>Requer  ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal,  o cronograma detalhado do planejamento de patrolamento nas estradas da zona rural e tapa buracos nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/985/req._no_12.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/985/req._no_12.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações a respeito da liberação das escrituras para residências no Bairro São José.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/998/req._no_13.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/998/req._no_13.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal,  informações a respeito da liberação das escrituras para residências do Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1004/req._no_14.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1004/req._no_14.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Ilustríssimo Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, informações sobre o motivo da lista atualizada de medicamentos disponíveis na rede municipal de saúde não estar sendo divulgada nos meios de mídia digitais da prefeitura.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/999/req._no_15.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/999/req._no_15.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Ilustríssimo Sr. Édipo Tiago Furlan, Digníssimo Supervisor da Unidade de Ribas do Rio Pardo – MS, Empresa de Saneamento de Mato Grosso do Sul S.A., informações referentes a falta de rede de coleta de esgoto em nossa cidade.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>Missionária Rose Pereira, Tânia, Vereadora Edervânia Malta, Vereador Paulo da Pax</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1003/req._no_16.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1003/req._no_16.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 016/2023, reclamação ao Procon Municipal, solicita providências.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1021/req._no_17.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1021/req._no_17.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Ilustríssima Senhora Jaqueline Arimura, Digníssima Secretária Municipal de Assistência Social e Habitação, informação se foi implementada efetivamente a inclusão da Habitação na Pasta da Assistência Social e se as decisões relacionadas à habitação estão sendo de fato, tomadas pela Secretaria em questão.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1036/req._no_18.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1036/req._no_18.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Senhor Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, o valor dos gastos com o serviço de Tapar Buracos no ano de 2021 até o mês de abril do presente ano de 2023.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1037/req._no_19.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1037/req._no_19.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor João Alfredo Danieze, Digníssimo Prefeito Municipal, extratos de movimentação dos cartões de suplementos de fundos dos últimos seis meses da administração pública municipal.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1043/req._no_20.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1043/req._no_20.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, informações do Memorial descritivo, metragens e nomes das ruas onde foram realizadas a operação tapa-buracos em Ribas do Rio Pardo - MS</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1044/req._no_21.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1044/req._no_21.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Nizael Flores, Digníssimo Secretário Municipal de Educação, requer informações de sua pasta se desenvolve ou pretende desenvolver alguma medida complementar aos alunos residentes na zona rural que faltaram ou estão faltando as aulas por falta de transporte escolar e quais as medidas a serem tomadas.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1045/req._no_22.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1045/req._no_22.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, com cópia aos Secretários Assistência Social e Habitação; Secretário Municipal de Gestão e Governo; Secretário Municipal de Empreendedorismo; Secretário Municipal de Educação; Secretária Municipal de Finanças e Planejamento; Secretário Municipal de Obras e Infraestrutura; Secretário municipal de Saúde e ao Secretário Municipal de Esportes e Turismo, informações de quais Conselhos Municipais estão ativos na atual administração pública, quais os nomes completos de seus membros titulares e suplentes e se essas pessoas são representantes da sociedade civil ou de governo.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1046/req._no_23.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1046/req._no_23.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Secretário Municipal de Obras e Infraestrutura, informações se o executivo notifica, aplica multas ou recebe respostas dos responsáveis por depositar sucatas de veículos nas áreas de calçadas públicas da cidade e se existe uma área, um espaço, para que esse material seja descartado de forma regular?</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1054/req._no_24.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1054/req._no_24.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Lucien Roberto Garcia de Rezende, Digníssimo Secretário Municipal de Empreendedorismo, com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal,  informações sobre a realização dos serviços de cortes e podas de árvores na cidade.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1055/req._no_25.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1055/req._no_25.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre a realização dos serviços de limpeza nas Bocas de lobos.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1056/req._no_26.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1056/req._no_26.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora deste Poder Legislativo, a Retirada de Pauta do Projeto de Lei n° 07/2023/LEG.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1063/req._no_27.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1063/req._no_27.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, cópias do cronograma completo da chamada operação Tapa-buracos e das ações da iluminação pública.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1064/req._no_28.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1064/req._no_28.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal com cópia ao Ilustríssimo Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura, reiterando o pedido de informações sobre o boletim diário e o rastreamento das Empresas Ricardo Meira – ME e Ribas Rentais – Serviços e Locações LTDA - ME</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1078/req._no_29.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1078/req._no_29.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Ilmo. Secretário Municipal de Saúde, Sr. Marcos André de Melo, informações sobre os equipamentos novos, ainda na caixa, no laboratório do Hospital Municipal Dr. José Maria Marques Domingues, sendo que alguns deles se sem instalação há quase um ano.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1087/req._no_30.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1087/req._no_30.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Manoel Aparecido dos Anjos, Digníssimo Secretário Municipal de Administração com cópia ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre a Lei Municipal n° 1.187 de 23 de março de 2021, que institui a Política Municipal do controle de Natalidade de cães e gatos e dá outras providências.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1103/req._no_31.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1103/req._no_31.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde, informações sobre a implantação do piso Nacional da Enfermagem.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1096/req._no_32.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1096/req._no_32.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Digníssimo Sr. Nizael Flôres de Almeida, Secretário Municipal de Educação informações a data que será entregue os uniformes escolares da rede Municipal de ensino e dos materiais escolares da rede Municipal de_x000D_
 ensino.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1117/req._no_34.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1117/req._no_34.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Adir Jorge Diniz, Digníssimo Gerente do departamento Municipal de Trânsito com cópia ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal,  informações sobre a estrutura administrativa do Departamento Municipal de Trânsito e da JARI – Junta Administrativa de Recursos de Infrações.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1109/req._no_35.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1109/req._no_35.2023.pdf</t>
   </si>
   <si>
     <t>Requeremos, nos termos do art. 121 do Regimento Interno desta Casa, a concessão de regime de urgência simples no Projeto de Lei nº 009, de 04 de abril de 2023, altera a Lei Municipal nº 1.123, de 16 de abril de 2019.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia), Tânia, Vereador Cascão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1110/req._no_36.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1110/req._no_36.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, João Alfredo Danieze, cópia do processo licitatório a fim de compreender com exatidão o que fora contratado e está sendo executado no bairro e, em um segundo momento, poder saber até onde a obra asfáltico chegará.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1118/req._no_37.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1118/req._no_37.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Ilma. Sra. Jaqueline Pereira Arimura, Digníssima Secretária Municipal de Assistência Social com cópia ao Prefeito Municipal, informações sobre as campanhas de doações de agasalhos e cobertores e a previsão de entrega a população.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1119/req._no_38.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1119/req._no_38.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Nizael Flôres de Almeida, Digníssimo Secretário Municipal de Educação com cópia ao Ministério Público, informações sobre o motivo pelo qual os alunos do Assentamento Novo Modelo, na zona rural, estão sem transporte escolar.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>Requer votação em regime de Urgência Simples o Projeto de Lei n° 19/2023 de autoria da Mesa.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1121/req._no_40.023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1121/req._no_40.023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Luiz Carlos dos Santos, Digníssimo Secretário Municipal de Obras e Infraestrutura com cópia ao Prefeito Municipal, informações de quais serviços são prestados pela Empresa Sol Brasil e qual o valor que foi pago pelo executivo no período dos últimos três meses.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1137/req._no_41.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1137/req._no_41.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Ilma. Sra. Nadja de Lima Matias, Digníssima Secretária Municipal de Finanças e Planejamento com cópia ao Excelentíssimo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, o extrato de arrecadação sobre o Imposto sobre Serviços de Qualquer Natureza – ISSQN – do contribuinte Auto Posto Mutum.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1154/req._no_42.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1154/req._no_42.2023.pdf</t>
   </si>
   <si>
     <t>Requer votação em regime de Urgência especial ao Projeto de Lei n° 23/2023 de autoria do Executivo Municipal e ao Veto parcial ao Autógrafo de Lei nº 29, de 07 de junho de 2023.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1155/req._no_43.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1155/req._no_43.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, toda a documentação da Empresa Douglas Alves da Silva LTDA.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1156/req._no_44.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1156/req._no_44.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilmo. Sr. Marcos André de Melo, Digníssimo Secretário Municipal de Saúde com cópia ao Prefeito Municipal, cópias dos laudos, técnico de insalubridade e periculosidade, referente aos servidores do Hospital Municipal.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1164/req._no_45.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1164/req._no_45.2023.pdf</t>
   </si>
   <si>
     <t>Requer que seja votado em regime de urgência simples os projetos de números 038 ao 47/2023 do executivo municipal, requerimento de autoria da mesa diretora; primeira discussão e votação.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1184/req._no_46.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1184/req._no_46.2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o andamento por parte do Executivo sobre a concretização das demandas impositivas encaminhadas pelo Poder Legislativo.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1192/req._no_47.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1192/req._no_47.2023.pdf</t>
   </si>
   <si>
     <t>"Requerimento solicitando informações sobre o andamento por parte do Executivo Municipal, sobre a concretização das Emendas impositivas encaminhadas pelo Poder Legislativo".</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1193/req._no_48.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1193/req._no_48.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento a  Secretária Municipal de Assistência Social e Habitação, solicitando informações sobre os documentos referente ao programa habitacional.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1194/req._no_49.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1194/req._no_49.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja solicitado ao Prefeito Municipal, João Alfredo Danieze, informações se já ocorreu a instalação do Conselho Municipal dos Direitos da Mulher - Comdim, criado pela Lei no 1.21112021 e qual o prazo para que seja implementado tal conselho.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1201/req._no_50.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1201/req._no_50.2023.pdf</t>
   </si>
   <si>
     <t>Requeremos, nos termos do art. 121 do Regimento Interno desta Casa, a concessão de regime de urgência simples no seguinte Projeto de Lei: Projeto de Lei n' 053, de 03 de agosto de 2023, concede reajuste de vencimentos aos Técnicos de Enfermagem, na forma da Lei Federal n' 14.4%, de 4 de agosto de 2022 e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1207/req._no_51.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1207/req._no_51.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao  Secretário Municipal de Saúde, informações a respeito da exterminação e conscientização em relação aos escorpiões.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1208/req._no_52.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1208/req._no_52.2023.pdf</t>
   </si>
   <si>
     <t>Requer  ao Secretário Municipal de Educação informações sobre a lista de espera de vagas de alunos da rede municipal de ensino e se há uma construção da Sede própria para a Escola Polo do Mimoso.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1221/req._no_53.2023_1.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1221/req._no_53.2023_1.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Infraestrutura e ao Prefeito Municipal, requerendo informações sobre o asfalto do bairro São Sebastião e informações sobre o Projeto dos parques nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1223/req._no_54.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1223/req._no_54.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Sra. Nadja de Lima Matias, Secretária Municipal de Finanças e Planejamento, com o envio de cópia ao  Prefeito Municipal, informações sobre as adequações e ajustes  no sítio da Prefeitura para que o cidadão microempreendedor -  (MEI), realize a emissão de Notas Fiscais.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1238/req._55.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1238/req._55.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal,  informação de quando serão pagos os valores retroativos referentes ao piso salarial da enfermagem</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1246/req._no_56.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1246/req._no_56.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário Municipal de gestão de governo com cópia ao senhor Antônio Celso Rodrigues da Silva Júnior Digníssimo Secretário Municipal de Infraestrutura Pública e ao  Prefeito Municipal, a documentação de todo o processo licitatório N° 99/2023 pregão presencial N°33/2023, modalidade registro de preços, realizada pelo Executivo.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1247/req._no_57.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1247/req._no_57.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria Municipal de Assistência Social e Habitação, Requer informações sobre a não execução do convênio firmado entre Estado e Município no que se refere a sala lilás destinada ao atendimento especializado para mulheres vitimadas de violência doméstica.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1258/req._no_58.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1258/req._no_58.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a  Secretária Municipal de Assistência Social e Habitação, informações se o Conselho Municipal de Habitação está em plena atividade e se caso não estiver, qual o ato normativo, ou o motivo que autorizou a descontinuidade das atividades, e desde quando se encontra nesta situação.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1259/req._no_59.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1259/req._no_59.2023.pdf</t>
   </si>
   <si>
     <t>Requeiro a Secretária Municipal de Assistência Social e Habitação, informações do porque  que o Conselho Municipal da Mulher não está implantado e   por qual motivo da não implantação.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1266/req._no_60.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1266/req._no_60.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Digníssimo Secretário Municipal de Infraestrutura Pública, com cópia ao Prefeito Municipal, solicitando informações sobre quais providencias serão tomadas pelo executivo a respeito de lixos deixado por alojamento.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1267/req._no_61.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1267/req._no_61.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento ao  Digníssimo Secretário Municipal de Infraestrutura Pública, com cópias ao Senhor Manoel Aparecido dos Anjos Secretaria de Gestão e Governo e ao Prefeito Municipal, solicitando informações sobre o andamento do processo licitatório da limpeza pública.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1277/req._no_62.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1277/req._no_62.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa a votação em Regime de Urgência Simples ao Projeto de Lei n° 037/2023.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1278/req._no_63.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1278/req._no_63.2023.pdf</t>
   </si>
   <si>
     <t>Reitera o requerimento n° 052/2023, onde requeremos informações sobre a lista de espera de vagas de alunos na rede de ensino Municipal ao Ilustríssimo Sr. Nizael Flores de Almeida, Digníssimo Secretário Municipal de Educação com cópia ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1279/req._no_64.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1279/req._no_64.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. João Alfredo Danieze, Digníssimo Prefeito Municipal, informações sobre a divulgação periodicamente dos informativos sobre o andamento das Obras no Município.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1287/req._no65.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1287/req._no65.2023.pdf</t>
   </si>
   <si>
     <t>Requerimento em Regime de urgência especial ao Projeto de Lei n o 73, de 9 de outubro de 2023, "dispõe sobre a retificação à Lei Municipal no. 1.329, de 12 de junho de 2.023, objetivando compor área a ser construída uma Escola Estadual pelo Governo do Estado de Mato Grosso do Sul e dá outras_x000D_
 providências", de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1291/ind._no_66.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1291/ind._no_66.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao llmo. Secretário Municipal de Administração informações para viabilização de estudo para proposição de quinquênio aos servidores públicos_x000D_
 municipais".</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1290/req._no_67.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1290/req._no_67.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário Municipal de Infraestrutura Pública,  o Projeto Executivo, Planilha Orçamentária, Licença Ambiental e demais documentos referente a execução da obra de Travessia na Av. Domingos Gonçalves Gomes que liga o Bairro Santo André ao residencial Santa Clara.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1301/req._no_68.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1301/req._no_68.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Prefeito Municipal, informações sobre o compromisso celebrado entre o Poder Executivo Municipal e o Poder Legislativo Municipal para aplicação do duodécimo não utilizado e devolvido no exercício de 2022.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1317/req._no_69.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1317/req._no_69.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Sr. Nizael Flores de Almeida, Digníssimo Secretário de Educação (SED), com cópia ao Prefeito Municipal,  informações da lista dos contratos das linhas escolares que venceram no mês de outubro.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1302/req._no_70.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1302/req._no_70.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Digníssima Secretária Municipal de saúde (SESAU), com cópia para o Prefeito Municipal, esclarecimentos e providências em relação a falta de medicamentos nas farmácias municipais.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1303/req._no_71.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1303/req._no_71.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Digníssima Secretaria Municipal de Assistência social e Habitação (SAS) com cópia ao Prefeito Municipal, informações a secretaria Municipal de Assistência Social e Habitação sobre a doação de aparelho digital para televisores.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1318/req._no_72.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1318/req._no_72.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário de Educação (SED),informações sobre a justificativa do valor para a contratação do artista Braúlio Bessa, para show artístico “Poesia que Transforma”, a se realizar no evento da 3ª edição do Conecta Ribas.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1335/req._no_74.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1335/req._no_74.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao llmo. Secretário Municipal de Empreendedorismo com o envio de cópia ao Exmo. Prefeito Municipal, informações sobre a existência de Projeto_x000D_
 para a construção de Parques Urbanos em nossa cidade.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1339/req._no.75.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1339/req._no.75.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Digníssima Secretária Municipal de Assistência Social e Habitação (SAS), com cópia ao Prefeito Municipal, informações das ações e medidas que estão sendo tomadas pelo Executivo em relação à invasão de áreas da União.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1343/req._no_76.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1343/req._no_76.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário de Educação, Nizael Flôres de Almeida, informações sobre os ares-condicionados da Creche Municipal lvone Araújo Barros Abes não estarem funcionando e por que não tem ventilador para amenizar o problema.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1344/req._no_77.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1344/req._no_77.2023.pdf</t>
   </si>
   <si>
     <t>Reque que seja solicitado ao Diretor Presidente da Energisa S/A no Estado de Mato Grosso do Sul informações dos quais os motivos das constantes quedas de energia elétrica no município de Ribas do Rio Pardo e se a Energisa S/A pretende instituir um procedimento específico e mais célere que o comum para indenizar os moradores locais que tiveram prejuízos com a falta de regularidade dos serviços.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1349/req._no78.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1349/req._no78.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora CMRRP, a convocação de Audiência Pública sobre o fornecimento de energia elétrica Municipal.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1354/req._no_79.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1354/req._no_79.2023.pdf</t>
   </si>
   <si>
     <t>Requer discussão e votação em regime de urgência simples nos Projetos de Leis 082,079 do Executivo Municipal e nos Projetos de Leis 051 e 052 do Legislativo Municipal, este Requerimento de autoria da mesa;</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1355/req._no_80.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1355/req._no_80.2023.pdf</t>
   </si>
   <si>
     <t>Requer discussão e votação em regime de urgência especial no Projeto de Lei 83/2023 do Executivo Municipal;</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1358/req._no_81.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1358/req._no_81.2023.pdf</t>
   </si>
   <si>
     <t>Requer a  Ilustríssima Secretária Municipal de saúde (SESAU), com cópia ao Prefeito municipal. informações sobre a Lei Municipal n°1187, de 23 de março de 2021.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1359/ind._no_180.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1359/ind._no_180.2023.pdf</t>
   </si>
   <si>
     <t>Requer a Digníssima Secretária de Finanças e Planejamentos (SEFIP) com cópia ao Prefeito Municipal, a necessária alteração legislativa de iniciativa privativa ao art 2° da Lei Municipal n° 973 de 21 de novembro de 2011 para estender a isenção do dispositivo aos proprietários originários primitivos.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1088/veto.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1088/veto.pdf</t>
   </si>
   <si>
     <t>Veto  integral ao autógrafo de lei n° 018, de 26 de abril de 2023, que dispõe sobre a instalação de câmeras de monitoramento e segurança nas creches e escolas públicas municipais, de autoria  do vereador Christoffer Jamesson da Silva - Psc.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1013/veto_1.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1013/veto_1.pdf</t>
   </si>
   <si>
     <t>Veto integral do Autógrafo de Lei n° 013, de 29 de março de 2023, referente ao Projeto de Lei n° 017/2023 de autoria da Vereadora Edervânia dos Santos Malta – MDB;</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1089/veto.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1089/veto.pdf</t>
   </si>
   <si>
     <t>Veto  integral ao autógrafo de lei n° 018, de 26 de abril de 2023, que dispõe sobre a instalação de câmeras de monitoramento e segurança nas creches e escolas públicas municipais.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1126/veto_3.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1126/veto_3.pdf</t>
   </si>
   <si>
     <t>Veto integralmente por inconstitucionalidade e contrariedade ao interesse público a integralidade do Autógrafo de Lei nº 026, de 24 de maio de 2023.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1147/veto_no_04.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1147/veto_no_04.2023.pdf</t>
   </si>
   <si>
     <t>Veto parcialmente por contrariedade ao interesse público o art. 1º do Autógrafo de Lei nº 29, de 07 de junho de 2023.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1168/veto_no_38.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1168/veto_no_38.2023.pdf</t>
   </si>
   <si>
     <t>Veto integralmente ao Autógrafo de Lei nº 38, de 21 de junho de 2023 - referente ao Projeto de Lei Municipal nº 06 de 21/03/2023 do Vereador Anderson Arry Januário Guimarães.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1169/veto_no_39.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1169/veto_no_39.2023.pdf</t>
   </si>
   <si>
     <t>Veto integralmente ao Autógrafo de Lei nº 39, de 21 de junho de 2023 - referente ao Projeto de Lei Municipal nº 20 de 03/05/2023 do Vereador Christoffer Jameson da Silva.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1295/veto.aut.n71.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1295/veto.aut.n71.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n° 071, de 27 de setembro de 2023, de Autoria Executivo Municipal;</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1356/veto_autog._lei_no_90.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1356/veto_autog._lei_no_90.2023.pdf</t>
   </si>
   <si>
     <t>Veto integral do Autografo de Lei n°090, de 08 de novembro de 2023 de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1357/veto_autog._no93.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1357/veto_autog._no93.2023.pdf</t>
   </si>
   <si>
     <t>Veto integral do Autografo de Lei n°093, de 08 de novembro de 2023 de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denuncia de Infração</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/967/denuncia_1.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/967/denuncia_1.2023.pdf</t>
   </si>
   <si>
     <t>Denúncia para procedimento disciplinar de Cassação do mandato eletivo por violação de decoro parlamentar de autoria do Senhor Adir Jorge Diniz em desfavor do Vereador Álvaro Andrade dos Santos – PSD;</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/968/denuncia_2.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/968/denuncia_2.2023.pdf</t>
   </si>
   <si>
     <t>Denúncia para procedimento disciplinar de Cassação do mandato eletivo por violação de decoro parlamentar de autoria do Senhor José Ribamar de Morais Nascimento em desfavor do Vereador Álvaro Andrade dos Santos – PSD;</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/979/denuncia_tiago_pdf_comp.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/979/denuncia_tiago_pdf_comp.pdf</t>
   </si>
   <si>
     <t>Denúncia para procedimento disciplinar de Cassação do mandato eletivo por violação de decoro parlamentar de autoria do Senhor Mario Augusto Vissoto em desfavor do Vereador Tiago Gomes de Oliveira – PSDB;</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/980/denuncia_sidinei_fontebasse.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/980/denuncia_sidinei_fontebasse.pdf</t>
   </si>
   <si>
     <t>Denúncia para procedimento disciplinar de Cassação do mandato eletivo por violação de decoro parlamentar de autoria do Senhor Evandro Rocha Junior em desfavor do Vereador Sidinei Fontebasse Ferreira – PSC;</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/991/denuncia_ao_ver._paulo_h._pereira.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/991/denuncia_ao_ver._paulo_h._pereira.pdf</t>
   </si>
   <si>
     <t>Denúncia para procedimento disciplinar de Cassação do mandato eletivo por violação de decoro parlamentar de autoria do Senhor Clovis Carvalho de Souza em desfavor do Vereador Paulo Henrique Pereira da Silva – MDB;</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/992/denuncia_ao_ver._luiz_a._fernandes_ribeiro.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/992/denuncia_ao_ver._luiz_a._fernandes_ribeiro.pdf</t>
   </si>
   <si>
     <t>– Denúncia para procedimento disciplinar de Cassação do mandato eletivo por violação de decoro parlamentar de autoria do Senhor Weverton da Silva Conceição em desfavor do Vereador Luiz Antônio Fernandes Ribeiro – MDB;</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1183/denuncia.2023.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1183/denuncia.2023.pdf</t>
   </si>
   <si>
     <t>Denúncia, cujo fundamento legal encontra guarita no Artigo 4°, III, e 5° I, do Decreto de Lei n° 201/67 c/c 74 da Lei Orgânica Municipal, Denúncia de autoria do Vereador Álvaro Andrade dos Santos – PSD em face do Excelentíssimo Senhor João Alfredo Danieze, Prefeito Municipal do Município de Ribas do Rio Pardo – MS;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4764,67 +4764,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/950/mensagem_no_02.2023_p.l.e_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/951/mensagem_no_04.2023_p.l.e_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/952/p.l.e_03.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/955/p.l.e_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/971/p.l.e_no_09_de_marco_de_2023..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1022/p.l.e_no__14.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1023/p.l.e_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1038/p.l.e_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1039/p.l.e_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1042/p.l.e_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1040/p.l.e_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1062/p.l.e_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1073/p.l.e_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1153/p.l.e_no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1084/p.l.e_no_25.2023-1-5_corrigido.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1090/p.l.e_no26.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1091/p.l.e_no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1092/p.l.e_no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1093/p.l.e_no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1108/p.l.e_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1104/p.l.e_no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1138/p.l.e_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1139/p.l.e_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1140/p.l.e_no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1141/p.l.e_no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1142/p.l.e_no_42.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1143/p.l.e_no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1144/p.l.e_no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1145/p.l.e_no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1146/p.l.e_no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1148/p.l.e_no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1165/p.l.e_no_48.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1166/p.l.e_no_50.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1167/p.l.e_no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1178/p.l.e_no54.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1188/p.l.e_no_55.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1189/p.l.e_no_56.2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1190/p.l.e_no_57.2023compressed.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1202/p.l.e_no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1217/p.l.e_no_60.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1231/p.l.e_no_61.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1251/p.l.e_no_63.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1252/p.l.e_no_66.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1271/p.l.e_no_67.2023_sem_anexo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1272/p.l.e_no68.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1273/p.l.e_no_69.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1274/p.l.e_no_72.2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1286/p.l.e_no_73.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1300/p.l.e_no_74.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1309/p.l.e_no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1310/p.l.e_no_77.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1311/p.l.e_no_78.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1328/p.l.e_no_79.2023_corrigido.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1331/p.l.e_no_80.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1332/p.l.e_no_81.202.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1352/p.l.e_no_83.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/948/p.l.l_no_01.23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/956/p.l.l_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/957/p.l.l_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/962/p.l.l_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/969/p.l.l_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/990/p.l.l_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1000/p.l.l_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1002/p.l.l_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1001/p.l.l_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1008/p.l.l_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1009/p.l.l_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1010/p.l.l_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1011/p.l.l_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1012/p.l.l_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1085/p.l.l_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1086/p.l.l_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1094/p.l.l_no18.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1099/projeto_lei_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1107/p.l.l_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1127/p.l.l_no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1175/p.l.l_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1176/p.l.l._no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1179/p.l.l_no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1180/p.l.l_no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1181/p.l.l_no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1182/p.l.l_no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1198/p.l.l_no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1235/p.l.l_no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1195/p.l.l_no_30.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1203/p.l.l._no_31.2023_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1210/p.l.l_no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1237/p.l.l_no_33.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1253/p.l.l_no_34.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1254/p.l.l_no_35.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1255/p.l.l_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1265/p.l.l_no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1275/p.l.l_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1276/p.l.l_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1293/p.l.l_no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1288/p.l.l_no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1294/p.l.l_n42.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1313/p.l.l.no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1314/p.l.l_no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1315/p.l.l_no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1316/p.l.l_no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1325/p.l.l_no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1330/p.l.l_no_49.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1345/p.l.l_no_51.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1346/p.l.l_no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/953/p.l.c_04.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/954/p.l.c__no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/978/pl_comp_10_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/993/p.l.c_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/994/p.l.c_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1041/p.l.c._no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1177/p.l.c_no_53.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1249/projeto_de_lei_complementar_no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1250/projeto_de_lei_complementar_no_65.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1270/p.l.c_no_70.2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1340/p.l.c_no_82.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_resolucao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_resolucao_02.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1152/p.resolucao_no_3.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1209/proj._resolucao_no_04.2023_corigido.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/949/pl-compl-35-2022-mens-01-2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1322/p.e.o_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1312/p.e.o_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/970/emendas_impositivas_1_a_27.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/959/indicacao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/964/ind._02.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/965/ind._05.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/966/ind._06.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/973/ind._08.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/976/ind._09.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/977/ind._10.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/986/ind._no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/987/ind._no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/988/ind._no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/989/ind._no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/995/ind._no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/996/ind._no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/997/ind._no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1005/ind._no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1006/ind._no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1065/ind._no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1014/ind._no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1015/ind._no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1016/ind._no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1017/ind._no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1020/ind._no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1018/ind._no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1019/ind._no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1025/ind._no_30.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1026/ind._no_31.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1027/ind._no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1028/ind._no_33.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1029/ind._no_34.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1030/ind._no_35.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1031/ind._no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1032/ind._no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1033/ind._no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1035/ind._no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1047/ind._no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1048/ind._no_42.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1049/ind._no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1050/ind._no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1052/ind._no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1053/ind._no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1057/ind._no_48.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1058/ind._no_49.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1059/ind._no_50.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1060/ind._no_51.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1066/ind._no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1067/ind._no_53.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1068/ind._no_54.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1069/ind._no_55.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1070/ind_no_56.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1071/ind._no_57.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1074/ind._no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1075/ind._no_59.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1101/ind._no_60.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1077/ind._no_61.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1079/ind._no_62.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1080/ind_no_63.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1081/ind._no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1082/ind._no_65.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1102/ind._no_66.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1116/ind._no_67.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1095/ind_n_69.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1097/ind._no_70.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1098/ind._no_71.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1100/ind._no_72.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1106/ind._no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1112/ind._no_74.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1113/ind._no_75.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1114/ind._no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1122/ind._no_77.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1115/ind._no_78.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1123/ind._no_79.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1124/ind._no_80.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1125/ind._no_81.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1128/ind._no_82.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1129/ind._no_83.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1130/ind._no_84.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1131/ind._no_85.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1133/ind._no_87.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1134/ind._no_88.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1135/ind._no_89.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1136/ind._no_90.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1149/ind._no_91.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1150/ind._no_92.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1151/ind._no_93.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1157/ind._no_94.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1158/ind._no_95.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1159/ind._no_96.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1160/ind._no_97.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1161/ind_no_98.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1163/ind._no_99.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1170/ind._no_100.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1171/ind._no_101.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1172/ind._no_102.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1173/ind._no_103.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1174/ind._no_104.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1185/ind._no_105.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1213/ind._no_106.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1186/ind._no_107.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1187/ind._no_108.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1191/ind._no_109.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1204/ind._no_110.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1196/ind._no_111.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1199/ind._no_112.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1200/ind._no_113.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1205/ind._no114.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1206/ind.no_115.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1212/ind._no_116.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1211/ind._no_117.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1214/ind._no_118.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1215/ind.no_119.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1216/ind.no_120.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1232/ind._no_121.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1219/ind._no_122.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1220/ind._no_123.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1224/ind._no_124.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1225/ind._no_125.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1226/ind._no_126.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1229/ind._no_127.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1227/ind._no_128.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1228/ind._no_129.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1230/ind._no_130.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1233/ind._no_131.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1234/ind._no_132.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1243/ind._no_133.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1242/ind._no_134.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1239/ind.no_135.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1248/ind._no_136.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1241/ind._no_137.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1240/ind._no_138.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1245/ind._no_139.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1257/ind._no_140.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1268/ind._no_141.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1260/ind._no_142.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1261/ind._no_143.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1263/ind._no_144.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1280/ind_no_145.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1264/ind._no_146.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1269/ind._no_147.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1281/ind._no_148.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1282/ind._no_149.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1284/ind._no_150.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1285/ind._no_151.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1289/ind._no_152.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1296/ind._no_153.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1297/ind._no_154.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1298/ind._no_155.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1299/ind._no_156.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1304/ind._no_157.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1305/ind._no_158.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1306/ind._no_159.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1307/ind._no_160.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1319/ind._no_161.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1320/ind._no_162.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1327/ind._no_163.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1323/ind.no_165.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1324/ind._no_166.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1326/ind._no_167.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1329/ind._no_168.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1333/ind._no_169.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1334/ind._no_170.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1336/ind._no_171.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1337/ind._no_172.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1338/ind._no_173.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1341/ind._no_174.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1342/ind._no_175.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1347/ind._no176.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1348/ind._no_177.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1350/ind._no_178.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1353/ind._no_179.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1007/mocao_1.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1024/mocao_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1083/mocao_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1072/mocao_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1061/mocao_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1105/mocao_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1111/mocao_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1162/mocao_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1197/mocao_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1222/mocao_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1244/mocao_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1262/mocao_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1283/mocao_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1292/mocao_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1308/mocao_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1321/mocao_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1351/mocao_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1360/mocao_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1361/mocao_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/974/req.06.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/975/req.07.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/972/req.08.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/982/req._no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/983/req._no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/984/req._no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/985/req._no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/998/req._no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1004/req._no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/999/req._no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1003/req._no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1021/req._no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1036/req._no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1037/req._no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1043/req._no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1044/req._no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1045/req._no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1046/req._no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1054/req._no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1055/req._no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1056/req._no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1063/req._no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1064/req._no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1078/req._no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1087/req._no_30.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1103/req._no_31.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1096/req._no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1117/req._no_34.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1109/req._no_35.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1110/req._no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1118/req._no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1119/req._no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1121/req._no_40.023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1137/req._no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1154/req._no_42.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1155/req._no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1156/req._no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1164/req._no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1184/req._no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1192/req._no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1193/req._no_48.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1194/req._no_49.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1201/req._no_50.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1207/req._no_51.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1208/req._no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1221/req._no_53.2023_1.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1223/req._no_54.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1238/req._55.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1246/req._no_56.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1247/req._no_57.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1258/req._no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1259/req._no_59.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1266/req._no_60.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1267/req._no_61.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1277/req._no_62.2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1278/req._no_63.2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1279/req._no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1287/req._no65.2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1291/ind._no_66.2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1290/req._no_67.2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1301/req._no_68.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1317/req._no_69.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1302/req._no_70.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1303/req._no_71.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1318/req._no_72.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1335/req._no_74.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1339/req._no.75.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1343/req._no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1344/req._no_77.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1349/req._no78.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1354/req._no_79.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1355/req._no_80.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1358/req._no_81.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1359/ind._no_180.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1088/veto.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1013/veto_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1089/veto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1126/veto_3.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1147/veto_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1168/veto_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1169/veto_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1295/veto.aut.n71.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1356/veto_autog._lei_no_90.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1357/veto_autog._no93.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/967/denuncia_1.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/968/denuncia_2.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/979/denuncia_tiago_pdf_comp.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/980/denuncia_sidinei_fontebasse.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/991/denuncia_ao_ver._paulo_h._pereira.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/992/denuncia_ao_ver._luiz_a._fernandes_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1183/denuncia.2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/950/mensagem_no_02.2023_p.l.e_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/951/mensagem_no_04.2023_p.l.e_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/952/p.l.e_03.2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/955/p.l.e_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/971/p.l.e_no_09_de_marco_de_2023..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1022/p.l.e_no__14.2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1023/p.l.e_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1038/p.l.e_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1039/p.l.e_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1042/p.l.e_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1040/p.l.e_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1062/p.l.e_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1073/p.l.e_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1153/p.l.e_no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1084/p.l.e_no_25.2023-1-5_corrigido.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1090/p.l.e_no26.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1091/p.l.e_no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1092/p.l.e_no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1093/p.l.e_no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1108/p.l.e_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1104/p.l.e_no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1138/p.l.e_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1139/p.l.e_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1140/p.l.e_no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1141/p.l.e_no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1142/p.l.e_no_42.2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1143/p.l.e_no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1144/p.l.e_no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1145/p.l.e_no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1146/p.l.e_no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1148/p.l.e_no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1165/p.l.e_no_48.2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1166/p.l.e_no_50.2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1167/p.l.e_no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1178/p.l.e_no54.2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1188/p.l.e_no_55.2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1189/p.l.e_no_56.2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1190/p.l.e_no_57.2023compressed.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1202/p.l.e_no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1217/p.l.e_no_60.2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1231/p.l.e_no_61.2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1251/p.l.e_no_63.2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1252/p.l.e_no_66.2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1271/p.l.e_no_67.2023_sem_anexo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1272/p.l.e_no68.2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1273/p.l.e_no_69.2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1274/p.l.e_no_72.2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1286/p.l.e_no_73.2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1300/p.l.e_no_74.2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1309/p.l.e_no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1310/p.l.e_no_77.2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1311/p.l.e_no_78.2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1328/p.l.e_no_79.2023_corrigido.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1331/p.l.e_no_80.2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1332/p.l.e_no_81.202.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1352/p.l.e_no_83.2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/948/p.l.l_no_01.23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/956/p.l.l_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/957/p.l.l_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/962/p.l.l_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/969/p.l.l_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/990/p.l.l_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1000/p.l.l_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1002/p.l.l_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1001/p.l.l_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1008/p.l.l_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1009/p.l.l_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1010/p.l.l_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1011/p.l.l_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1012/p.l.l_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1085/p.l.l_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1086/p.l.l_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1094/p.l.l_no18.2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1099/projeto_lei_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1107/p.l.l_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1127/p.l.l_no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1175/p.l.l_no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1176/p.l.l._no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1179/p.l.l_no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1180/p.l.l_no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1181/p.l.l_no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1182/p.l.l_no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1198/p.l.l_no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1235/p.l.l_no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1195/p.l.l_no_30.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1203/p.l.l._no_31.2023_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1210/p.l.l_no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1237/p.l.l_no_33.2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1253/p.l.l_no_34.2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1254/p.l.l_no_35.2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1255/p.l.l_no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1265/p.l.l_no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1275/p.l.l_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1276/p.l.l_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1293/p.l.l_no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1288/p.l.l_no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1294/p.l.l_n42.2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1313/p.l.l.no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1314/p.l.l_no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1315/p.l.l_no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1316/p.l.l_no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1325/p.l.l_no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1330/p.l.l_no_49.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1345/p.l.l_no_51.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1346/p.l.l_no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/953/p.l.c_04.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/954/p.l.c__no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/978/pl_comp_10_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/993/p.l.c_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/994/p.l.c_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1041/p.l.c._no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1177/p.l.c_no_53.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1249/projeto_de_lei_complementar_no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1250/projeto_de_lei_complementar_no_65.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1270/p.l.c_no_70.2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1340/p.l.c_no_82.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_resolucao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/981/projeto_resolucao_02.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1152/p.resolucao_no_3.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1209/proj._resolucao_no_04.2023_corigido.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/949/pl-compl-35-2022-mens-01-2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1322/p.e.o_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1312/p.e.o_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/970/emendas_impositivas_1_a_27.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/959/indicacao_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/964/ind._02.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/965/ind._05.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/966/ind._06.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/973/ind._08.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/976/ind._09.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/977/ind._10.2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/986/ind._no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/987/ind._no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/988/ind._no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/989/ind._no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/995/ind._no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/996/ind._no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/997/ind._no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1005/ind._no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1006/ind._no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1065/ind._no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1014/ind._no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1015/ind._no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1016/ind._no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1017/ind._no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1020/ind._no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1018/ind._no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1019/ind._no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1025/ind._no_30.2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1026/ind._no_31.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1027/ind._no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1028/ind._no_33.2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1029/ind._no_34.2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1030/ind._no_35.2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1031/ind._no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1032/ind._no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1033/ind._no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1035/ind._no_40.2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1047/ind._no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1048/ind._no_42.2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1049/ind._no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1050/ind._no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1052/ind._no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1053/ind._no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1057/ind._no_48.2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1058/ind._no_49.2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1059/ind._no_50.2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1060/ind._no_51.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1066/ind._no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1067/ind._no_53.2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1068/ind._no_54.2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1069/ind._no_55.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1070/ind_no_56.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1071/ind._no_57.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1074/ind._no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1075/ind._no_59.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1101/ind._no_60.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1077/ind._no_61.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1079/ind._no_62.2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1080/ind_no_63.2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1081/ind._no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1082/ind._no_65.2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1102/ind._no_66.2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1116/ind._no_67.2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1095/ind_n_69.2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1097/ind._no_70.2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1098/ind._no_71.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1100/ind._no_72.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1106/ind._no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1112/ind._no_74.2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1113/ind._no_75.2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1114/ind._no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1122/ind._no_77.2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1115/ind._no_78.2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1123/ind._no_79.2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1124/ind._no_80.2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1125/ind._no_81.2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1128/ind._no_82.2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1129/ind._no_83.2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1130/ind._no_84.2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1131/ind._no_85.2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1133/ind._no_87.2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1134/ind._no_88.2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1135/ind._no_89.2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1136/ind._no_90.2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1149/ind._no_91.2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1150/ind._no_92.2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1151/ind._no_93.2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1157/ind._no_94.2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1158/ind._no_95.2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1159/ind._no_96.2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1160/ind._no_97.2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1161/ind_no_98.2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1163/ind._no_99.2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1170/ind._no_100.2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1171/ind._no_101.2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1172/ind._no_102.2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1173/ind._no_103.2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1174/ind._no_104.2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1185/ind._no_105.2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1213/ind._no_106.2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1186/ind._no_107.2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1187/ind._no_108.2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1191/ind._no_109.2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1204/ind._no_110.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1196/ind._no_111.2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1199/ind._no_112.2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1200/ind._no_113.2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1205/ind._no114.2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1206/ind.no_115.2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1212/ind._no_116.2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1211/ind._no_117.2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1214/ind._no_118.2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1215/ind.no_119.2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1216/ind.no_120.2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1232/ind._no_121.2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1219/ind._no_122.2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1220/ind._no_123.2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1224/ind._no_124.2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1225/ind._no_125.2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1226/ind._no_126.2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1229/ind._no_127.2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1227/ind._no_128.2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1228/ind._no_129.2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1230/ind._no_130.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1233/ind._no_131.2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1234/ind._no_132.2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1243/ind._no_133.2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1242/ind._no_134.2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1239/ind.no_135.2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1248/ind._no_136.2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1241/ind._no_137.2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1240/ind._no_138.2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1245/ind._no_139.2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1257/ind._no_140.2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1268/ind._no_141.2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1260/ind._no_142.2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1261/ind._no_143.2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1263/ind._no_144.2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1280/ind_no_145.2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1264/ind._no_146.2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1269/ind._no_147.2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1281/ind._no_148.2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1282/ind._no_149.2023.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1284/ind._no_150.2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1285/ind._no_151.2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1289/ind._no_152.2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1296/ind._no_153.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1297/ind._no_154.2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1298/ind._no_155.2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1299/ind._no_156.2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1304/ind._no_157.2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1305/ind._no_158.2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1306/ind._no_159.2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1307/ind._no_160.2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1319/ind._no_161.2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1320/ind._no_162.2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1327/ind._no_163.2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1323/ind.no_165.2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1324/ind._no_166.2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1326/ind._no_167.2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1329/ind._no_168.2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1333/ind._no_169.2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1334/ind._no_170.2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1336/ind._no_171.2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1337/ind._no_172.2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1338/ind._no_173.2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1341/ind._no_174.2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1342/ind._no_175.2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1347/ind._no176.2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1348/ind._no_177.2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1350/ind._no_178.2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1353/ind._no_179.2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1007/mocao_1.2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1024/mocao_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1083/mocao_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1072/mocao_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1061/mocao_no_05.2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1105/mocao_no_06.2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1111/mocao_no_07.2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1162/mocao_no_08.2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1197/mocao_no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1222/mocao_no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1244/mocao_no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1256/mocao_no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1262/mocao_no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1283/mocao_no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1292/mocao_no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1308/mocao_no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1321/mocao_no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1351/mocao_no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1360/mocao_no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1361/mocao_no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/961/requerimento_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/960/requerimento_no_02.2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/963/requerimento_no_03.2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/974/req.06.2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/975/req.07.2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/972/req.08.2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/982/req._no_09.2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/983/req._no_10.2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/984/req._no_11.2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/985/req._no_12.2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/998/req._no_13.2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1004/req._no_14.2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/999/req._no_15.2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1003/req._no_16.2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1021/req._no_17.2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1036/req._no_18.2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1037/req._no_19.2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1043/req._no_20.2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1044/req._no_21.2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1045/req._no_22.2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1046/req._no_23.2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1054/req._no_24.2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1055/req._no_25.2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1056/req._no_26.2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1063/req._no_27.2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1064/req._no_28.2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1078/req._no_29.2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1087/req._no_30.2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1103/req._no_31.2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1096/req._no_32.2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1117/req._no_34.2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1109/req._no_35.2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1110/req._no_36.2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1118/req._no_37.2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1119/req._no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1121/req._no_40.023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1137/req._no_41.2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1154/req._no_42.2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1155/req._no_43.2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1156/req._no_44.2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1164/req._no_45.2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1184/req._no_46.2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1192/req._no_47.2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1193/req._no_48.2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1194/req._no_49.2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1201/req._no_50.2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1207/req._no_51.2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1208/req._no_52.2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1221/req._no_53.2023_1.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1223/req._no_54.2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1238/req._55.2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1246/req._no_56.2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1247/req._no_57.2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1258/req._no_58.2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1259/req._no_59.2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1266/req._no_60.2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1267/req._no_61.2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1277/req._no_62.2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1278/req._no_63.2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1279/req._no_64.2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1287/req._no65.2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1291/ind._no_66.2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1290/req._no_67.2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1301/req._no_68.2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1317/req._no_69.2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1302/req._no_70.2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1303/req._no_71.2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1318/req._no_72.2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1335/req._no_74.2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1339/req._no.75.2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1343/req._no_76.2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1344/req._no_77.2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1349/req._no78.2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1354/req._no_79.2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1355/req._no_80.2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1358/req._no_81.2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1359/ind._no_180.2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1088/veto.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1013/veto_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1089/veto.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1126/veto_3.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1147/veto_no_04.2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1168/veto_no_38.2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1169/veto_no_39.2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1295/veto.aut.n71.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1356/veto_autog._lei_no_90.2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1357/veto_autog._no93.2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/967/denuncia_1.2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/968/denuncia_2.2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/979/denuncia_tiago_pdf_comp.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/980/denuncia_sidinei_fontebasse.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/991/denuncia_ao_ver._paulo_h._pereira.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/992/denuncia_ao_ver._luiz_a._fernandes_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2023/1183/denuncia.2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H412"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="209.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>