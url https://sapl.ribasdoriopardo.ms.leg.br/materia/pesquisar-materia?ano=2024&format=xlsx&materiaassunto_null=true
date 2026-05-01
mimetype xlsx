--- v0 (2025-12-05)
+++ v1 (2026-05-01)
@@ -54,1896 +54,1896 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOe</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário (Iniciativa do Executivo)</t>
   </si>
   <si>
     <t>João Alfredo Danieze</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_01-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para renovar parceria na modalidade de Termo de Fomento com a Associação Pestalozzi de Ribas do Rio Pardo, para o ano de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1363/pl_02-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1363/pl_02-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre reajuste dos vencimentos dos Servidores ativos do Poder Executivo Municipal, altera o valor o auxílio-alimentação, e dá outras providências".</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1364/pl_03-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1364/pl_03-2024.pdf</t>
   </si>
   <si>
     <t>"lnstitui o concurso IPTU DA PRÊMIOS, e dá outras providências"</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1482/p.l._no_04.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1482/p.l._no_04.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a doação de terreno urbano e determina outras providências. "</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1366/p.l.e_no_05.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1366/p.l.e_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da  Associação de pais e Mestre  da Escola Municipal Mareide Monteiro Lima - APM Mareide e determina outras providências.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1367/p.l.e_no_06.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1367/p.l.e_no_06.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre instituição do Serviço Família Acolhedora e dá outras Providencias."</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1368/p.l.e_no_07.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1368/p.l.e_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do ESF Estoril para ESF Gabriela Campos, e dá outras Providências"</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1369/p.l.e_no_08.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1369/p.l.e_no_08.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação dos ELUPs (Espaços Livres de uso Público), matriculados sob nº  11.888 e 11.889 e autoriza o Poder Executivo Estadual a doá-las ao Estado de Mato Grosso do Sul para a construção da sede própria do Corpo de Bombeiros Militar, e dá outras providências"</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1370/p.l.e_no_09.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1370/p.l.e_no_09.2024.pdf</t>
   </si>
   <si>
     <t>"Concede-se o título de Cidadão Rio-Pardense ao Sr. Maurício Miranda Pereira".</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1372/p.l.e_no_10.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1372/p.l.e_no_10.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar e Especial ao Orçamento Anual de 2024 para atendimento de despesas do Legislativo Municipal e dá outras providências".</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1371/p.l.e_no_11.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1371/p.l.e_no_11.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria a modalidade de Termo de Fomento com a organização da ASSOCIAÇÃO CLUBE LAÇO AGRO-RIO.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1483/p.l.e_no_12.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1483/p.l.e_no_12.2024.pdf</t>
   </si>
   <si>
     <t>"Altera as Leis Municipais nº 1.248, de 17 de março de 2022 e nº 1.313, de 29 de março de 2023, e dá outras providências".</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1409/p.l.e_no_14.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1409/p.l.e_no_14.2024.pdf</t>
   </si>
   <si>
     <t>- "Concede-se o título de Cidadão Rio-Pardense aos indicados na Presente Lei, e dá outras providências".</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1410/p.l.e_no_15.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1410/p.l.e_no_15.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a desafetação de ELUP (Espaços Livre de Uso Público) e autoriza o Poder Executivo Estadual a doar imóveis à Empresa de Saneamento do Estado de Mato Grosso do Sul, e dá outras providências"</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1418/p.l.e_no_17.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1418/p.l.e_no_17.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da Sociedade Civil Associação Rede Feminina de Combate ao Câncer e determina outras providências.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1417/p.l.e_no_18.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1417/p.l.e_no_18.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação ao Estado de Mato Grosso do Sul a área de 10.670,28m2, situada no Bairro Altos do Estoril, objeto da matrícula no. 17714, para a construção das sedes da Polícia Militar e Polícia Militar Ambiental, e dá outras providências.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1419/p.l.e_no_19.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1419/p.l.e_no_19.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a doação ao Estado de Mato Grosso do Sul a área de 1.306,13m2, situada no Bairro Vista Alegre, objeto da matrícula no. 17.178, para a construção do prédio próprio da Defensoria Púbica, e dá outras providências".</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1416/p.l.e_no_20.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1416/p.l.e_no_20.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de Crédito Adicional Suplementar e Especial ao Orçamento Anual de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1484/p.l.e_no_22.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1484/p.l.e_no_22.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da lei orçamentária do exercício de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1448/p.l.e_no_23.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1448/p.l.e_no_23.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da ESCOLA CLINICA ARCO-IRIS DE EDUCAÇAO INFANTIL E ENSINO FUNDAMENTAL ASSOCIAÇÃO PESTALOZZI e determina outras providências”.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1443/p.l.e_no_25.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1443/p.l.e_no_25.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre realização de Termo de Fomento entre a Administração Pública e a Associação Clube de Laço Agro-Rio.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1449/p.l.e_no_26.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1449/p.l.e_no_26.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre parceria na modalidade de Termo de Fomento com a ASSOCIAÇÃO 40 RIBAS DE VETERANOS e determina outras providências”.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1450/p.l.e_no_27.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1450/p.l.e_no_27.2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre parceria na modalidade de Termo de Fomento com a Associação DEPEQUENOS PRODUTORES RURAIS DE RIBAS DO RIO PARDO/ MS determina outras providências”.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1451/p.l.e_no_28.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1451/p.l.e_no_28.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre parceria na modalidade de Termo de Fomento com A ORGANIZAÇÃO DA SOCIEDADE CIVIL ASSOCIAÇÃO REDE FEMININA DE COMBATE AO CÂNCER e determina outras providências”.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1452/p.l.e_no_30.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1452/p.l.e_no_30.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a LIGA ESPORTIVA MUNICIPAL RIOPARDENSE e determina outras providências”.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1465/p.l.e_no_33.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1465/p.l.e_no_33.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da ROTARY CLUB DE RIBAS DO RIO PARDO e determina outas providências.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1464/p.l.e_no_34.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1464/p.l.e_no_34.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a ASSOCIAÇÃO 40 A RIBAS DE VETERANOS e determina outras providências.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1461/p.l.e_no_38.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1461/p.l.e_no_38.2024.pdf</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1462/p.l.e_no_39.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1462/p.l.e_no_39.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito Adicional suplementar e Especial ao orçamento Anual de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1463/p.l.e_no_40.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1463/p.l.e_no_40.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo Municipal para celebrar Termo Aditivo em parceria na modalidade de Termo de Fomento com a Organização da Sociedade Civil Lar do Idoso Paulo de Tarso e dá  outras providências.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1470/p.l.e_no_41.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1470/p.l.e_no_41.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a dotar as ocupações com sub-habitações existentes com medidor elétrico de energia, atém de autorizar a aquisição de padrões de energia de baixo custo, e dá outras providências".</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1471/p.l.e_no_43.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1471/p.l.e_no_43.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de Fomento com a organização da ASSOCIAÇÃO QUARENTA RIBAS o determina outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1479/p.l.e_no_44.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1479/p.l.e_no_44.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre parceria na modalidade de Termo de Fomento com a ASSOCIACAO 40 A RIBAS DE VETERZNOS e determina outras providências"</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_45-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_45-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a doação de lotes e construção de unidades habitacionais, define critérios e estabelece outras providências".</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1499/pl_49_-_mens_63__1.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1499/pl_49_-_mens_63__1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desapropriação amigável ou judicial da área de 9,1129 Hectares, e dá outras providências".</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1501/ple_no_50.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1501/ple_no_50.2024.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre abertura de Crédito Suplementar ao  Orçamento Anual do Exercício de 2024 dá outras providências".</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1502/ple_no_51.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1502/ple_no_51.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a nominar futuros logradouros públicos (ruas), com os nomes que menciona, e dá outras providências".</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1505/p.l.e_no_53.2024_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1505/p.l.e_no_53.2024_compressed.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Suplementar ao orçamento anual do exercício de 2024 e dá outras providencias"</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1506/p.l.e_no_54.2024_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1506/p.l.e_no_54.2024_compressed.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Suplementar ao orçamento anual do exercício de 2024 e dá outras providencias".</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1518/mens_74.2024-pl_56.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1518/mens_74.2024-pl_56.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Ribas do Rio Pardo – MS para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1526/men_78.2024_-_pl_57.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1526/men_78.2024_-_pl_57.pdf</t>
   </si>
   <si>
     <t>'Dispõe sobre abertura de Crédito Suplementar ao Orçamento anual do Exercício de 2024 e dá outras providências".</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1529/projeto_de_lei_no_58.2024_com_alteracao..pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1529/projeto_de_lei_no_58.2024_com_alteracao..pdf</t>
   </si>
   <si>
     <t>"Autoriza a doação de 6 (seis) padrões de energia elétrica a beneficiários do Assentamento Novo Modelo, e dá outras providências". Incluso nesse projeto a alteração do Artigo 1º que autoriza o Poder Executivo Municipal a doar 12 (doze) padrões de energia aos beneficiários do Assentamento Novo Modelo, e que não foram contemplados na Lei Municipal no. 1.359, de 20 de setembro de 2023.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1533/p.l.l_no_59.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1533/p.l.l_no_59.2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a dotar as ocupações com sub-habitações existentes com medidores comunitários de fornecimento de água potável junto à Sanesul S/A., de forma temporária, e dá outras providências".</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1514/p.l.l_no_72.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1514/p.l.l_no_72.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de limites de consignação em folha de pagamento, mediante celebração de convênio e determina outras providências.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>PLOl</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (iniciativa do Leg)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1365/pll_01-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1365/pll_01-2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos mensais dos Servidores da Câmara Municipal de Ribas do Rio Pardo - MS</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>Policial Christoffer</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1373/p.l.l_no_02.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1373/p.l.l_no_02.2024.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal dos 5 Rs (reduzir, reutilizar, reciclar, recuperar e responsabilizar) no município de Ribas do rio pardo – MS e dá outras providências.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1374/p.l.l_no_03.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1374/p.l.l_no_03.2024.pdf</t>
   </si>
   <si>
     <t>lnstitui o Programa Municipal de Capacitação da Mulher chefe de família e desempregada, no âmbito do Município de Ribas do Rio Pardo - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1375/p.l.l_no_04.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1375/p.l.l_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Institui e assegura as mulheres o Direito de terem como acompanhante uma pessoa de sua Escolha durante consultas e exames em geral nos Estabelecimentos de Saúde Públicas e Privados no município de Ribas do Rio Pardo – MS.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1376/p.l.l_no_05.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1376/p.l.l_no_05.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação do Programa Municipal "Alerta Escolar" nos estabelecimentos de ensino da Rede Municipal de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1377/p.l.l_no_06.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1377/p.l.l_no_06.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a implantação de Políticas Públicas voltadas para a prática de desporto destinado a população com Transtornos da saúde Mental, no âmbito do Município de ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1378/p.l.l_no_07.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1378/p.l.l_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de incentivo à Comercialização de Produtos Culturais nos Mercados Públicos de Ribas do Rio Pardo - MS e dá outras providências.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1379/p.l.l_no_08.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1379/p.l.l_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Câmara vai à escola, no Município de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1380/p.l._l_no_09.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1380/p.l._l_no_09.2024.pdf</t>
   </si>
   <si>
     <t>O presente projeto de lei tem como objetivo estabelecer medidas e diretrizes para combater o racismo no ambiente escolar, dentro das escolas municipais, estaduais e privadas, promovendo a igualdade, o respeito à diversidade e a construção de uma cultura de paz. Reconhecendo a importância da educação na formação cidadã e na promoção da equidade, busca-se criar um ambiente educacional seguro, inclusivo e livre de discriminação racial.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1399/p.l.l_no_10.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1399/p.l.l_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de serviço de apoio quando do diagnóstico de recém-nascido portador de deficiência, e dá outras providências.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1400/p.l.l_no11.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1400/p.l.l_no11.2024.pdf</t>
   </si>
   <si>
     <t>Institui a campanha alerta dengue no município de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1401/p.l.l_no_12.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1401/p.l.l_no_12.2024.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal de Saúde da mulher na melhor idade e dá outras providências.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1402/p.l.l_no_13.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1402/p.l.l_no_13.2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa tem saída voltada à autonomia Financeira e Empregabilidade da mulher em situação de violência doméstica e familiar.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1421/p.l.l_no_20.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1421/p.l.l_no_20.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inclusão da CAVALGADA e RODEIO, como manifestação cultural e esportiva do município de Ribas do Rio Pardo, tornando essas atividades à condição de bem e natureza imaterial integrante do patrimônio cultural de Ribas do Rio pardo MS e dá outras providências.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1420/p.l.l_no_18.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1420/p.l.l_no_18.2024.pdf</t>
   </si>
   <si>
     <t>“Cria o Programa de doação de sensores de glicose Libre freestyle, para portadores de diabetes em Ribas do Rio Pardo - MS.''</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1440/p.l.l_no19.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1440/p.l.l_no19.2024.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Segurança no Trânsito, anualmente no município de Ribas do Rio Pardo-MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1441/p.l.l.no20.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1441/p.l.l.no20.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa permanente de reforço escolar aos alunos regularmente matriculados nas unidades municipais de ensino, na área urbana e rural do Município.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1444/p.l.l_no_21.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1444/p.l.l_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de 02 (duas) impressoras para a delegacia de Polícia Civil de Ribas do Rio Pardo-MS.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1445/p.l.l_no_22.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1445/p.l.l_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Institui a figura do aluno nota dez, a ser homenageado e premiado na forma estabelecida neste Decreto Legislativo, e dá outras providências.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1446/p.l.l_no_23.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1446/p.l.l_no_23.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o replantio de árvores caídas e retiradas no Município de Ribas do Rio Pardo, e dá outras providências.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1447/p.l.l_no_24.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1447/p.l.l_no_24.2024.pdf</t>
   </si>
   <si>
     <t>Institui prazo para a Prefeitura de Ribas do Rio Pardo proceder à reparação de danos ou defeitos em pavimentos de vias públicas, concede desconto no IPTU – imposto sobre a Propriedade Territorial Urbana e dá outras providências.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1457/p.l.l_no_25.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1457/p.l.l_no_25.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implementação do M-CHAT (Modified Checklist for Autism in Toddlerc) como instrumento de triagem para o diagnóstico precoce do Transtorno do Espectro Autista (TEA) na rede pública de saúde.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1455/p.l.l_no_26.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1455/p.l.l_no_26.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei dispõe sobre a contenção de águas pluviais para prevenção de enchentes, alagamentos e preservação do meio ambiente.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1454/p.l.l_no_27.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1454/p.l.l_no_27.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de lei de preservação de áreas de ELUPs com construção de praças, parques, lazer e reserva ambiental.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1453/p.l.l_no_28.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1453/p.l.l_no_28.2024.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da realização de cursos de primeiros socorros para os funcionários e professores dos CEINFS e das instituições de ensino municipais.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1466/p.l.l_no_30.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1466/p.l.l_no_30.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade da entrega de medicamentos em sacolas personalizadas aos acima de 40 anos que fazem uso de medicamentos contínuos, nas unidades de saúde do município.”</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1467/p.l.l_no_31.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1467/p.l.l_no_31.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a garantia de transporte exclusivo e acompanhamento de monitor para alunos com necessidades especiais, que têm dificuldade de se locomover, matriculados na rede pública de ensino do município."</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1468/p.l.l_no_32.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1468/p.l.l_no_32.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a organização da fila de atendimento aos pacientes por número e dá outras providências."</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1469/p.l.l_n_33.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1469/p.l.l_n_33.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adequação da quantidade de alimentos da cesta básica de acordo com o número de pessoas na residência, garantindo sua suficiência para o mês."</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1478/p.l.l_no_34.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1478/p.l.l_no_34.2024.pdf</t>
   </si>
   <si>
     <t>O presente projeto de lei estabelecer medidas e diretrizes para a criação de uma Casa de Apoio em Campo Grande destinada aos familiares de pacientes em tratamento médico. Reconhecendo a importância do suporte emocional e prático durante períodos de internação hospitalar, esta proposta busca proporcionar um ambiente acolhedor e acessível para os familiares dos pacientes.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1481/pll_35-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1481/pll_35-2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a realização de capacitações práticas para professores e pais de alunos sobre autismo, TDAH, TOD, e outros transtornos, e sobre a disponibilização de atendimento terapêutico para professores e monitores da rede pública de ensino."</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1494/p.l.l_no_36.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1494/p.l.l_no_36.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a fixação dos subsídios do prefeito, vice -prefeito e secretários municipais do município de Ribas do Rio Pardo _MS para o mandato de 2025 a 2028.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1495/pll_37-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1495/pll_37-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da segurança dos taxistas mediante a instalação de câmaras de identificação de clientes e armazenamento automático de dados.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1496/pll_38-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1496/pll_38-2024.pdf</t>
   </si>
   <si>
     <t>Institui a construção de casa hotel destinada aos médicos plantonistas com base na LDO.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1497/pll_39-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1497/pll_39-2024.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a manutenção das contratações temporárias de agentes comunitários de saúde e agentes de combate as endemias, tornando os contratos vigentes temporários e determinados em contratos por prazo indeterminados em Ribas do Rio Pardo – MS.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1500/p.l._no_40.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1500/p.l._no_40.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exigência de identificação de passageiros pelos taxistas em horário de trabalho, e dá outras providências.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1507/p.l.l_no_41.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1507/p.l.l_no_41.2024.pdf</t>
   </si>
   <si>
     <t>Cria cargos de provimento de efetivo no Âmbito da Câmara Municipal de Ribas do Rio Pardo – MS, e altera a Lei Municipal n° 1.123 de abril de 2019, de autoria da Mesa Diretora;</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1510/pll_46-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1510/pll_46-2024.pdf</t>
   </si>
   <si>
     <t>Institui em Ribas do Rio Pardo o programa de ação integrada e continuada de atenção às pessoas em situação de rua usuárias abusivas de álcool e/ou outras drogas, e dá outras providencias.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1511/pll_47-2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1511/pll_47-2024.pdf</t>
   </si>
   <si>
     <t>Cria a biblioteca municipal no Parque dos Ypes, e dá outras providencias.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Luiz do Sindicato, Missionária Rose Pereira, Vereador Cascão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1512/projetodelei048_2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1512/projetodelei048_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de adicional de insalubridade para a classe de servidores públicos “agentes de serviços gerais, auxiliares de serviços gerais em até 40% (quarenta por cento) do percentual autorizado por lei.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1516/p.l.l_no_49.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1516/p.l.l_no_49.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°49, de 01 de outubro de 2024, dispõe sobre a disponibilização de salas para reuniões de microempreendedores na casa do trabalhador (ou casa do empreendedor), e dá outras providências,.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1517/p.l.l_no_50.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1517/p.l.l_no_50.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei N°50, de 01 de outubro de 2024, dispõe sobre o pagamento do município ao beneficiário do INSS no decorrer do plano de saúde dos conveniados e dá outras providências.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>Jonas Moreira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1524/p.l.l_no_51.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1524/p.l.l_no_51.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de bonificação dos funcionários públicos que possuam especialização em libras e dá outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1523/p.l.l_no_52.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1523/p.l.l_no_52.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da denominação ao Centro de Especialidades Odontológicas de Ribas do Rio Pardo/MS, para o nome de Centro de Especialidades Odontológicas Viviani Gonçalves Vissoto Matos.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1525/p.l.l_no_53.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1525/p.l.l_no_53.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de comunicação por parte das concessionárias de água e esgoto no município sobre extensão de suas redes.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1527/p.l_no_54.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1527/p.l_no_54.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento e as atividades dos escritórios virtuais e/ou compartilhados, coworking, centro de Negócios (business centers) e assemelhados no município de Ribas do Rio Pardo, e dá outra providências.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Luiz do Sindicato, Paulo Rogério de Souza Bernardes, Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1528/p.l_no_55.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1528/p.l_no_55.2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a revogação e alteração da lei municipal no 01, de 7 de abril de 2017, que institui' a Ficha Limpa na Administração Pública, municipal de Ribas do Rio Pardo - MS e dá outras providências".</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1530/p.l_no_56.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1530/p.l_no_56.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Assistência Social para sepultamento digno de pessoas em situação de vulnerabilidade social e dá outras providências.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1531/p.l.no_57.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1531/p.l.no_57.2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei institui a bolsa atleta de incentivo ao esporte, arte e beleza para representantes do município e dá outras providências.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1536/p.l.l_no_58.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1536/p.l.l_no_58.2024.pdf</t>
   </si>
   <si>
     <t>Aplica revisão geral anual aos vencimentos mensais dos servidores dá Câmara municipal de Ribas do Rio Pardo - MS, bem como reajusta o auxílio-alimentação pago no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>PLCe</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (iniciativa Exec.)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1503/alt._mens._68_-_pl52.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1503/alt._mens._68_-_pl52.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar no. 11/2014, de 16 de setembro de 2014 e Lei Municipal no. 976/2011 , de 26 de dezembro de 2.011, amplia vagas e dá outras providências".</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1535/projeto_de_resolucao_n_01_de_19_de_novembro_de_2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1535/projeto_de_resolucao_n_01_de_19_de_novembro_de_2024.pdf</t>
   </si>
   <si>
     <t>“Estabelece o Regimento Interno da Câmara Municipal de Ribas do Rio Pardo – MS e as alterações da Resolução n° 03, de 21 de junho de 1990”</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1509/p.l.substitutivo_no_01.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1509/p.l.substitutivo_no_01.2024.pdf</t>
   </si>
   <si>
     <t>Sobrepõe o P.L nº 35 de 2024, criando nova redação o que dispõe sobre a disponibilização de atendimento Especializado no CAPS para crianças com Transtorno do Espectro Autista (TEA), TDAH e outros transtornos.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1532/p.l.l_no_2.2024_substitutivo.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1532/p.l.l_no_2.2024_substitutivo.pdf</t>
   </si>
   <si>
     <t>"Altera- se o art. 26- A da Lei Municipal de nº 1.123, de 16 de Abril de 2019, Alterada pela Lei Municipal nº 1.386, de 20 de Novembro de 2023.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1534/projeto_de_emenda_lom_n_04.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1534/projeto_de_emenda_lom_n_04.2024.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Emendas à Lei Orgânica Municipal de Ribas do Rio Pardo – MS, passando a ser atualizada”</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1493/emendas_plano_diretor.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1493/emendas_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Emendas Plano diretor</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Missionária Rose Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1381/ind._no_01.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1381/ind._no_01.2024.pdf</t>
   </si>
   <si>
     <t>Indica a Digníssima Diretora de Endemias com cópia ao Prefeito Municipal,providências que viabilizem a pulverização de inseticida com carro fumacê nas ruas, praças e parques dos bairros da nossa cidade.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>Anderson, Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1382/ind._no_02.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1382/ind._no_02.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Digníssimo Diretor de Departamento de Trânsito com cópia ao Prefeito Municipal, que seja realizado trabalho de diminuição do círculo central da esquina das Avenidas Aureliano Moura Brandão com a Nelson Lyrio.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1383/ind._no_03.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1383/ind._no_03.2024.pdf</t>
   </si>
   <si>
     <t>Indica a  Secretária Municipal de Saúde (SESAU), com cópia ao Prefeito Municipal, aquisições de antenas e instalações nos televisores do Hospital Municipal.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>Policial Christoffer, Vereadora Edervânia Malta</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1384/ind._no_04.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1384/ind._no_04.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Gestão e Governo (SEGOV), com cópia ao Prefeito Municipal, a isenção da cobrança de água e energia nos pontos de mototáxi.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1385/ind._no_05.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1385/ind._no_05.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Infraestrutura Pública (SEINFRA), com cópia ao Prefeito Municipal, reiterando as indicações solicitando a construção de lombadas elevadas.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1387/ind._no_06.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1387/ind._no_06.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Digníssimo Secretário Municipal de Infraestrutura Pública (SEINFRA), com cópia ao Prefeito Municipal, estacionamento na Avenida Aureliano Moura Brandão.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>Vereador Pastor Isac</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1394/ind._no_07.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1394/ind._no_07.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Obras e Infraestrutura Municipal, solicitando Patrolamento e Cascalhamento no bairro Santa Clara, eliminando pontos críticos como poças que acumula água no período chuvoso.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1390/ind._no_08.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1390/ind._no_08.2024.pdf</t>
   </si>
   <si>
     <t>"lndica ao Secretário Municipal de Empreendedorismos, a aquisições de tendas e ares-condicionados nas feiras do município.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1391/ind._no_09.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1391/ind._no_09.2024.pdf</t>
   </si>
   <si>
     <t>"lndica ao Secretário Municipal de Educação, aquisições de ares-condicionados, cortinas e colchonetes na EMEI Ivone Abes".</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1392/ind._no_10.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1392/ind._no_10.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário de Esporte e Turismo, solicitando a  contratação de um técnico para treinar os alunos de vôlei".</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1403/ind._no_11.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1403/ind._no_11.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Secretário Municipal de Obras e infraestrutura, que seja feito Limpeza entre as ruas Joaquim Gonçalves Pontes e Sebastião Pereira da Silva.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>Vereador Cascão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1396/ind._no_12.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1396/ind._no_12.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Gerente do Departamento Municipal de Trânsito, que seja realizada realizada a construção de estacionamento no canteiro central da Av. Nelson Lyrio.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1397/ind._no_13.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1397/ind._no_13.2024.pdf</t>
   </si>
   <si>
     <t>Indica a ao Gerente do Departamento Municipal de Trânsito, que seja realizada a construção de estacionamento no canteiro central da Av. Nelson Lyrio em frente a escola Municipal Alcindo Vicente Ferreira.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1398/ind._no_14.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1398/ind._no_14.2024.pdf</t>
   </si>
   <si>
     <t>Indica a Secretária Municipal de Saúde, que estude a possibilidade de pagar salubridade aos agentes municipais de saúde.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1405/ind._no_15.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1405/ind._no_15.2024.pdf</t>
   </si>
   <si>
     <t>Indica a  Secretaria Municipal de Saúde (SESAU), a necessidade de trocadores de fraldas em todas as repartições da saúde Pública.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1408/ind._no_16.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1408/ind._no_16.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Infraestrutura Pública, solicitando a construção de um Jardim na Casa de Velório Municipal, manutenção nos ares-condicionados e reforma nos assentos".</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1411/ind._no_17.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1411/ind._no_17.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao  Secretário Municipal de Educação, com cópia ao  Prefeito Municipal, solicitando a  instalação de ventiladores no pátio do CEINF - PINGO DE_x000D_
 GENTE.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1415/ind._no_18.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1415/ind._no_18.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao  Secretário Municipal de Obras, Sr. Antônio Celso que seja feito a manutenção e limpeza de todos os parques infantis e praças.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1424/ind._no_19.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1424/ind._no_19.2024.pdf</t>
   </si>
   <si>
     <t>Indicação a Secretária Municipal de Saúde, com cópia ao Ilustríssimo Prefeito Municipal, sugerindo a Ampliação do espaço para terapia ocupacional dentro das normas exigidas.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1425/ind._no_20.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1425/ind._no_20.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e infraestrutura, Senhor Antônio Celso Rodrigues da Silva Junior, para que seja feito Patrolamento e Cascalhamento no bairro São Joaquim.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1426/ind._no_21.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1426/ind._no_21.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Adir Jorge Diniz, Gerente do Departamento Municipal de Trânsito, para que seja criado área reservada e sinalizada para motos nos estacionamentos.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1430/ind._no_22.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1430/ind._no_22.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr. Nizael Flores de Almeida Digníssimo Secretário de Educação, com envio de cópia ao Prefeito Municipal, sugerindo Paradas do Ônibus Escolar nos Bairros Santo André no Bar do Ari e no Bairro Parque Estoril em frente ao supermercado Costa.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1429/ind._n_o_23.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1429/ind._n_o_23.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao senhor Adir Jorge Diniz, Digníssimo Diretor do Departamento de Trânsito, com envio de cópia ao Prefeito Municipal, pedindo a instalação de Placas de Sinalização no Bairro Parque Estoril.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1428/ind._no_24.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1428/ind._no_24.2024.pdf</t>
   </si>
   <si>
     <t>Indicação a ilustríssima Secretária Municipal de Saúde, com cópia ao Prefeito Municipal, que seja colocado um segurança no posto de Saúde Central.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1431/ind._no_25.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1431/ind._no_25.2024.pdf</t>
   </si>
   <si>
     <t>Indicação a Digníssima Secretaria Municipal de Saúde (SESAU), com cópia ao Prefeito Municipal, solicitando a criação de uma semana do autismo para promover a conscientização, compreensão e apoio as pessoas com autismo.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1432/ind._no_26.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1432/ind._no_26.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Obras e Infraestrutura (SEINFRA) solicitando limpeza e manutenção da área E.L.U.P entre a av. Dirio Ricardo de Oliveira e a Rua Piauí, assim terá uma área para pratica de esporte (futebol), bem como um estudo de viabilidade para construção de uma área pública de lazer.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1433/ind._no_27.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1433/ind._no_27.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Secretário Municipal de Educação (SED) indica a construção de uma segunda quadra poliesportiva em todas as escolas municipais.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1434/ind._no_28.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1434/ind._no_28.2024.pdf</t>
   </si>
   <si>
     <t>Indicação ao Digníssimo Secretário Municipal de Educação (SED) indica reforma da quadra poliesportiva da Escola Municipal Iracy da Silva Almeida.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1413/mocao_no_01.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1413/mocao_no_01.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação à servidora pública Jaqueline Pereira Arimura.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>Luiz do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1427/mocao_no_2.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1427/mocao_no_2.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações aos ilustríssimos Senhores Gabriel Moreira de Azevedo, Fernando Augusto Lopes Adolfo e ao Cabo Militar Thiago Rodrigues Vianna, Digníssimos Soldados Policiais Militares lotados em nossa Comarca, pelos relevantes trabalhos prestados em prol da Segurança em nosso Município diante da nossa Sociedade.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1435/mocao_no_03.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1435/mocao_no_03.2024.pdf</t>
   </si>
   <si>
     <t>Moção N°03/2024, ao ilustríssimo Senhor Valmir Valdes, Digníssimo Sargento Bravo Guerreiro da Policia Militar de Ribas do Rio Pardo- MS, moção de aplausos pelo seu comprometimento com a sociedade Rio-Pardense pelos trabalhos prestados.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>Alvaro Andrade  (Nego da Borracharia)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1456/mocao_no_04.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1456/mocao_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao senhor Luiz Antônio Higino da Silva, Diretor de Departamento de Segurança e Defesa Social do Município de Ribas do Rio Pardo.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1386/req._no_02.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1386/req._no_02.2024.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária Municipal de Assistência Social e Habitação (SAS), e a Digníssima Diretora do Departamento de Habitação Ester Pereira de Souza, com cópia ao Prefeito Municipal, informações sobre Lei Municipal N°1.299, de 09 de novembro De 2022, a respeito do cronograma de distribuição das portas e janelas dos lotes urbanizados do Jardim dos Estados.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1388/req._no_03.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1388/req._no_03.2024.pdf</t>
   </si>
   <si>
     <t>Requer a  Secretária Municipal de Assistência Social e Habitação (SAS), com cópia ao Prefeito Municipal, informações sobre a indicação apresentada n°24/2023.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1389/req._no_04.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1389/req._no_04.2024.pdf</t>
   </si>
   <si>
     <t>Requer a Digníssima Secretária Municipal de saúde (SESAU), com cópia ao Prefeito Municipal, informações sobre o adicional de insalubridade dos profissionais do SAMU, de autoria da Vereadora Tânia Maria Ferreira Dias- Solidariedade;</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1407/req._no_05.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1407/req._no_05.2024.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do art. 120 do Regimento interno desta Casa, a concessão de regime de urgência especial o Projeto de Lei nº 11, de 26 de fevereiro de 2024, dispõe sobre parceria na modalidade de Termo de fomento com a organização da Associação Clube de Laço Agro-Rio e determina outras providências, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1404/req._no_06.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1404/req._no_06.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao  Secretário Municipal de Educação (SED), com cópia ao Prefeito Municipal,  a lista de alunos que estão aguardando vagas nas escolas e EMEIS.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1412/req._no_07.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1412/req._no_07.2024.pdf</t>
   </si>
   <si>
     <t>Requeremos, nos termos do art. 121 do Regimento Interno desta Casa, a concessão de regime de urgência simples o Projeto de Lei nº 10, de 21 de fevereiro de 2024, dispõe sobre abertura de Crédito Adicional Suplementar e Especial ao Orçamento Anual de 2024, para atendimento de despesas do Legislativo Municipal e dá outras providências, de autoria do Executivo Municipal.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1414/req._no_08.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1414/req._no_08.2024.pdf</t>
   </si>
   <si>
     <t>Requer  ao Gerente de Área de Trânsito/JARI, informações do procedimento adotado para construir possível  quebra-molas em frente a escola Mareide Monteiro de Lima.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1422/req._no_9.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1422/req._no_9.2024.pdf</t>
   </si>
   <si>
     <t>Requer  questionando a Digníssima Secretária Municipal de Saúde, com cópia ao senhor João Alfredo Danieze, ilustríssimo Prefeito Municipal, esclarecimento da falta de leite Nan.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1423/req._no_10.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1423/req._no_10.2024.pdf</t>
   </si>
   <si>
     <t>Requer a Digníssima Secretária de Assistência Social e Habitação, com copia ao Prefeito Municipal, pedido de informações sobre as inscrições feitas pela Assistência Social do projeto de Habitação da Suzano.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1436/req._no_11.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1436/req._no_11.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento a Digníssima secretaria de Assistência Social e Habitação (SAS), com cópia ao Prefeito Municipal, solicitando informações sobre a quantidade de cestas básicas entregues de janeiro até a presente data e a meta mensal.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1437/req._no_12.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1437/req._no_12.2024.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Digníssimo Secretário de Educação (SED), com cópia ao Prefeito Municipal, solicitando uma cópia do contrato celebrado entre o Executivo e a empresa Viatur Transporte e Turismo referente ao período de 2023/2024.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1438/req._no_13.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1438/req._no_13.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário de Educação (SED), com cópia ao Prefeito Municipal, informações sobre o transporte rural dos alunos da região da fazenda Takigawa.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1439/req._no_14.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1439/req._no_14.2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Digníssimo Secretário de Administração e Governo (SEGOV), com cópias a Secretária Municipal de Saúde (SESAU) e ao Prefeito Municipal,  informações sobre os recursos aos vacinadores e registradores de vacinas.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1458/veto_intergral_aut._lei_no_15.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1458/veto_intergral_aut._lei_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Veto integralmente, por inconstitucionalidade e contrariedade  ao interesse público parcialmente o Autógrafo de Lei n. 015 de 01 de Abril de_x000D_
 2024, projeto de autoria da vereadora Tânia Maria Ferreira Souza (PP).</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1459/veto_parcial_aut._lei_no_16.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1459/veto_parcial_aut._lei_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Vetar  parcialmente, por inconstitucionalidade e contrariedade ao interesse público, ao Art. 3º do Autógrafo de Lei n. 016 de 04 de Abril de 2024. Projeto de autoria do vereador Christoffer Jamesson da Silva (PL).</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1460/veto_parcial_aut._lei_no_17.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1460/veto_parcial_aut._lei_no_17.2024.pdf</t>
   </si>
   <si>
     <t>Veto parcialmente, por inconstitucionalidade e contrariedade ao interesse público. os incisos II do Art. 2" e Art. 3" do Autógrafo de Lei n" 017de 04 de Abril de 2024, projeto de autoria do Vereador Christoffer Jamesson da Silva (PL)</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1485/veto_no_19.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1485/veto_no_19.2024.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo de Lei n° 019, de 10 de abril de 2024 referente ao Projeto de Lei n° 06/2024, que estabelece diretrizes para a implantação de políticas públicas voltadas para a prática de desporto destinado a população com transtornos da saúde mental no âmbito do município de Ribas do Rio Pardo - MS, e dá outras providências. Projeto é de autoria do vereador Christoffer Jamesson da Silva -PL.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1486/veto_no_20.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1486/veto_no_20.2024.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n° 020, de 10 de abril de 2024 referente ao Projeto  de Lei n° 08/2024, institui o programa “Câmara vai à escola no município de Ribas do  Rio Pardo - MS, e dá outras providências. Projeto de autoria do vereador Christoffer Jamesson da Silva -PL.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1487/veto_no_21.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1487/veto_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n° 021, de 10 de abril de 2024 referente ao Projeto  de Lei n° 13/2024, institui o programa tem saída voltada à autonomia financeira e  empregabilidade da mulher em situação de violência doméstica e familiar, e dá outras  providências. Projeto de autoria do vereador Christoffer Jamesson da Silva (PL).</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1488/veto_no_22.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1488/veto_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n° 022, de 17 de abril de 2024 referente ao Projeto  de Lei n° 10/2024, dispõe sobre a disponibilização de serviço de apoio quando do  diagnóstico de recém-nascido portador de deficiência, e dá outras providências. Projeto de autoria do vereador Christoffer Jamesson da Silva -PL.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1489/veto_no_23.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1489/veto_no_23.2024.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n° 023, de 17 de abril de 2024 referente ao Projeto  de Lei n° 19/2024, institui a semana municipal de segurança no trânsito anualmente  no município de Ribas do Rio Pardo- MS, e dá outras providências. Projeto de  autoria do vereador Christoffer Jamesson da Silva -PL.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1490/veto_no_25.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1490/veto_no_25.2024.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n° 025, de 17 de abril de 2024 referente ao Projeto  de Lei n° 20/2024, dispõe sobre a criação do programa permanente de reforço escolar  aos alunos regularmente matriculados nas unidades municipais de ensino na área  urbana e rural do município e dá outras providências. Projeto de autoria da vereadora Edervânia do Santos Malta - PP.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1491/veto_autog._lei_36.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1491/veto_autog._lei_36.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n° 036, de 36 de abril de 2024 referente ao Projeto de Lei n° 23/2024, dispõe sobre o replantio de árvores caídas e retiradas no Município de Ribas do Rio Pardo, e dá outras providências. Projeto de autoria da vereadora Edervânia dos Santos Malta - PP.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1492/veto_autog._lei_37.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1492/veto_autog._lei_37.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Autógrafo de Lei n° 037, de 24 de abril de 2024 referente ao Projeto  de Lei n° 26/2024, cria o programa de doação de sensores de glicose Libre Freestyle  para portadores de diabetes em Ribas do Rio Pardo - MS, e dá outras providências. Projeto de autoria do vereador Anderson Arry Januário Guimarães - PSDB.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1504/veto_parcial_autografo_de_lei_no_52.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1504/veto_parcial_autografo_de_lei_no_52.2024.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo de Lei n° 052, de 26 de julho de 2024 referente ao Projeto de Lei Complementar n° 070/2024, institui a revisão do Plano Diretor Participativo do Município de Ribas do Rio Pardo – MS, e dá outras providências, de autoria do Executivo Municipal; este veto é de autoria Executivo Municipal;</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1513/veto_autografo_de_lei_no_56.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1513/veto_autografo_de_lei_no_56.2024.pdf</t>
   </si>
   <si>
     <t>Veto ao art 3º do autógrafo de Lei de nº 56/2024.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1515/veto_parcial_autografo_de_lei_no_59.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1515/veto_parcial_autografo_de_lei_no_59.2024.pdf</t>
   </si>
   <si>
     <t>veto parcial  por inconstitucionalidade e contrariedade ao interesse público os artigos 4º, parágrafo único, inc. I,II,III e artigo 5º, inc. I,II,II,IV, do Autógrafo de Lei Municipal n. 59 de 11 de Setembro de 2024.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1519/veto_parcial_autografo_de_lei_no_59.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1519/veto_parcial_autografo_de_lei_no_59.2024.pdf</t>
   </si>
   <si>
     <t>Veto Parcial por inconstitucionalidade e contrariedade ao interesse público ao art 4° do Autógrafo de Lei n° 059, de 11 de setembro de 2024 referente ao Projeto de Lei n° 42/2024, dispõe sobre política pública Municipal para garantia, proteção e ampliação dos direitos das pessoas com transtornos do espectro autista (TEA) e seus familiares, e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1520/veto_ao_autografo_no_60.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1520/veto_ao_autografo_no_60.2024.pdf</t>
   </si>
   <si>
     <t>Veto parcialmente por inconstitucionalidade e contrariedade ao interesse público. Os parágrafos 2º e o parágrafo 3º do Art. 1º e do Art. 2º do autógrafo de Lei nº 60, de 18 de setembro de 2024.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1521/veto_autografo_de_lei_no_62.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1521/veto_autografo_de_lei_no_62.2024.pdf</t>
   </si>
   <si>
     <t>Veto integralmente por inconstitucionalidade e contrariedade ao interesse púbico a integralidade do Autógrafo de Lei nº 62, de 25 de setembro de 2024.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1522/veto_ao_autografo_de_lei_no_63.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1522/veto_ao_autografo_de_lei_no_63.2024.pdf</t>
   </si>
   <si>
     <t>Veto integralmente por inconstitucionalidade e contrariedade ao interesse público a integralidade do Autógrafo de Lei nº 63, de 25 de setembro de 2024.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1537/veto_autografo_de_lei_no_78.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1537/veto_autografo_de_lei_no_78.pdf</t>
   </si>
   <si>
     <t>Veto integral por inconstitucionalidade e contrariedade ao interesse público a integralidade do Autógrafo de Lei nº 78, de 13 de novembro de 2024.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1538/veto_parcial_do_autografo_de_lei_no_82_4.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1538/veto_parcial_do_autografo_de_lei_no_82_4.pdf</t>
   </si>
   <si>
     <t>Veto  integral por inconstitucionalidade e contrariedade ao interesse público parcialmente ao Autógrafo de Lei nº 082 de 28 de novembro de 2024;</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1539/veto_intergral_do_autografo_de_lei_no_83.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1539/veto_intergral_do_autografo_de_lei_no_83.pdf</t>
   </si>
   <si>
     <t>Veto integral por inconstitucionalidade e contrariedade ao interesse público a integralidade do Autógrafo de Lei nº 083 de 11 de dezembro de 2024;</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1540/veto_intergral_do_autografo_de_lei_no_83_1.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1540/veto_intergral_do_autografo_de_lei_no_83_1.pdf</t>
   </si>
   <si>
     <t>Veto integral por inconstitucionalidade e contrariedade ao interesse público a integralidade do Autógrafo de Lei nº 083 de 11 de dezembro_x000D_
 de 2024;</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denuncia de Infração</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1406/denuncia_paulo.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1406/denuncia_paulo.pdf</t>
   </si>
   <si>
     <t>Denúncia para procedimento disciplinar de Cassação do mandato eletivo por violação de decoro parlamentar de autoria do Senhor Evandro Rocha Junior em desfavor do Vereador Paulo Henrique Pereira da Silva -MDB;</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1498/denuncia_prefeito.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1498/denuncia_prefeito.pdf</t>
   </si>
   <si>
     <t>Denúncia, cujo fundamento legal encontra guarita no Artigo 5°, inciso I do Decreto de Lei n° 201/67, Denúncia de autoria do Sr. Evandro Rocha Junior em face do Excelentíssimo Senhor João Alfredo Danieze, Prefeito Municipal do Município de Ribas do Rio Pardo – MS, que aponta irregularidades na execução de obra de pavimentação asfáltica do Bairro Estoril;</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>RQC</t>
   </si>
   <si>
     <t>Requerimento Especial da Comissão</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1395/req._c_no_01.2024.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1395/req._c_no_01.2024.pdf</t>
   </si>
   <si>
     <t>Requer a prorrogação da Comissão Especial criada para apurar possíveis irregularidades ocorridas no âmbito da realização de contratações e processos Licitatórios relativos a execução de pavimentação asfáltica ocorridas nesta cidade, por mais 90(noventa) dias, haja vista seus trabalhos ainda estão em andamento.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>RV</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1442/req._no_04.224.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1442/req._no_04.224.pdf</t>
   </si>
   <si>
     <t>Requerimento, questionando ao Secretário Municipal de Educação com cópia ao Prefeito Municipal, informações sobre Falta de Transporte Escolar para Alunos da Fazenda Santa Ana.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2250,67 +2250,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1363/pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1364/pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1482/p.l._no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1366/p.l.e_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1367/p.l.e_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1368/p.l.e_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1369/p.l.e_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1370/p.l.e_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1372/p.l.e_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1371/p.l.e_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1483/p.l.e_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1409/p.l.e_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1410/p.l.e_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1418/p.l.e_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1417/p.l.e_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1419/p.l.e_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1416/p.l.e_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1484/p.l.e_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1448/p.l.e_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1443/p.l.e_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1449/p.l.e_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1450/p.l.e_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1451/p.l.e_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1452/p.l.e_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1465/p.l.e_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1464/p.l.e_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1461/p.l.e_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1462/p.l.e_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1463/p.l.e_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1470/p.l.e_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1471/p.l.e_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1479/p.l.e_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_45-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1499/pl_49_-_mens_63__1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1501/ple_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1502/ple_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1505/p.l.e_no_53.2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1506/p.l.e_no_54.2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1518/mens_74.2024-pl_56.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1526/men_78.2024_-_pl_57.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1529/projeto_de_lei_no_58.2024_com_alteracao..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1533/p.l.l_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1514/p.l.l_no_72.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1365/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1373/p.l.l_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1374/p.l.l_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1375/p.l.l_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1376/p.l.l_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1377/p.l.l_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1378/p.l.l_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1379/p.l.l_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1380/p.l._l_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1399/p.l.l_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1400/p.l.l_no11.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1401/p.l.l_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1402/p.l.l_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1421/p.l.l_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1420/p.l.l_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1440/p.l.l_no19.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1441/p.l.l.no20.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1444/p.l.l_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1445/p.l.l_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1446/p.l.l_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1447/p.l.l_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1457/p.l.l_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1455/p.l.l_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1454/p.l.l_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1453/p.l.l_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1466/p.l.l_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1467/p.l.l_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1468/p.l.l_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1469/p.l.l_n_33.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1478/p.l.l_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1481/pll_35-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1494/p.l.l_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1495/pll_37-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1496/pll_38-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1497/pll_39-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1500/p.l._no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1507/p.l.l_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1510/pll_46-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1511/pll_47-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1512/projetodelei048_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1516/p.l.l_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1517/p.l.l_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1524/p.l.l_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1523/p.l.l_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1525/p.l.l_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1527/p.l_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1528/p.l_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1530/p.l_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1531/p.l.no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1536/p.l.l_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1503/alt._mens._68_-_pl52.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1535/projeto_de_resolucao_n_01_de_19_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1509/p.l.substitutivo_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1532/p.l.l_no_2.2024_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1534/projeto_de_emenda_lom_n_04.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1493/emendas_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1381/ind._no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1382/ind._no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1383/ind._no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1384/ind._no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1385/ind._no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1387/ind._no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1394/ind._no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1390/ind._no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1391/ind._no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1392/ind._no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1403/ind._no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1396/ind._no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1397/ind._no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1398/ind._no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1405/ind._no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1408/ind._no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1411/ind._no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1415/ind._no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1424/ind._no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1425/ind._no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1426/ind._no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1430/ind._no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1429/ind._n_o_23.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1428/ind._no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1431/ind._no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1432/ind._no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1433/ind._no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1434/ind._no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1413/mocao_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1427/mocao_no_2.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1435/mocao_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1456/mocao_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1386/req._no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1388/req._no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1389/req._no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1407/req._no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1404/req._no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1412/req._no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1414/req._no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1422/req._no_9.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1423/req._no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1436/req._no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1437/req._no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1438/req._no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1439/req._no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1458/veto_intergral_aut._lei_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1459/veto_parcial_aut._lei_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1460/veto_parcial_aut._lei_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1485/veto_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1486/veto_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1487/veto_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1488/veto_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1489/veto_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1490/veto_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1491/veto_autog._lei_36.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1492/veto_autog._lei_37.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1504/veto_parcial_autografo_de_lei_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1513/veto_autografo_de_lei_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1515/veto_parcial_autografo_de_lei_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1519/veto_parcial_autografo_de_lei_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1520/veto_ao_autografo_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1521/veto_autografo_de_lei_no_62.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1522/veto_ao_autografo_de_lei_no_63.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1537/veto_autografo_de_lei_no_78.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1538/veto_parcial_do_autografo_de_lei_no_82_4.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1539/veto_intergral_do_autografo_de_lei_no_83.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1540/veto_intergral_do_autografo_de_lei_no_83_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1406/denuncia_paulo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1498/denuncia_prefeito.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1395/req._c_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1442/req._no_04.224.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1362/pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1363/pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1364/pl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1482/p.l._no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1366/p.l.e_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1367/p.l.e_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1368/p.l.e_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1369/p.l.e_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1370/p.l.e_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1372/p.l.e_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1371/p.l.e_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1483/p.l.e_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1409/p.l.e_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1410/p.l.e_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1418/p.l.e_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1417/p.l.e_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1419/p.l.e_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1416/p.l.e_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1484/p.l.e_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1448/p.l.e_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1443/p.l.e_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1449/p.l.e_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1450/p.l.e_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1451/p.l.e_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1452/p.l.e_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1465/p.l.e_no_33.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1464/p.l.e_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1461/p.l.e_no_38.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1462/p.l.e_no_39.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1463/p.l.e_no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1470/p.l.e_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1471/p.l.e_no_43.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1479/p.l.e_no_44.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1480/pl_45-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1499/pl_49_-_mens_63__1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1501/ple_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1502/ple_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1505/p.l.e_no_53.2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1506/p.l.e_no_54.2024_compressed.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1518/mens_74.2024-pl_56.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1526/men_78.2024_-_pl_57.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1529/projeto_de_lei_no_58.2024_com_alteracao..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1533/p.l.l_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1514/p.l.l_no_72.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1365/pll_01-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1373/p.l.l_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1374/p.l.l_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1375/p.l.l_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1376/p.l.l_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1377/p.l.l_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1378/p.l.l_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1379/p.l.l_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1380/p.l._l_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1399/p.l.l_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1400/p.l.l_no11.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1401/p.l.l_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1402/p.l.l_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1421/p.l.l_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1420/p.l.l_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1440/p.l.l_no19.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1441/p.l.l.no20.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1444/p.l.l_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1445/p.l.l_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1446/p.l.l_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1447/p.l.l_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1457/p.l.l_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1455/p.l.l_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1454/p.l.l_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1453/p.l.l_no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1466/p.l.l_no_30.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1467/p.l.l_no_31.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1468/p.l.l_no_32.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1469/p.l.l_n_33.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1478/p.l.l_no_34.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1481/pll_35-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1494/p.l.l_no_36.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1495/pll_37-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1496/pll_38-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1497/pll_39-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1500/p.l._no_40.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1507/p.l.l_no_41.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1510/pll_46-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1511/pll_47-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1512/projetodelei048_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1516/p.l.l_no_49.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1517/p.l.l_no_50.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1524/p.l.l_no_51.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1523/p.l.l_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1525/p.l.l_no_53.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1527/p.l_no_54.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1528/p.l_no_55.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1530/p.l_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1531/p.l.no_57.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1536/p.l.l_no_58.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1503/alt._mens._68_-_pl52.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1535/projeto_de_resolucao_n_01_de_19_de_novembro_de_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1509/p.l.substitutivo_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1532/p.l.l_no_2.2024_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1534/projeto_de_emenda_lom_n_04.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1493/emendas_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1381/ind._no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1382/ind._no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1383/ind._no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1384/ind._no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1385/ind._no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1387/ind._no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1394/ind._no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1390/ind._no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1391/ind._no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1392/ind._no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1403/ind._no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1396/ind._no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1397/ind._no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1398/ind._no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1405/ind._no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1408/ind._no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1411/ind._no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1415/ind._no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1424/ind._no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1425/ind._no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1426/ind._no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1430/ind._no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1429/ind._n_o_23.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1428/ind._no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1431/ind._no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1432/ind._no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1433/ind._no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1434/ind._no_28.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1413/mocao_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1427/mocao_no_2.2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1435/mocao_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1456/mocao_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1386/req._no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1388/req._no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1389/req._no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1407/req._no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1404/req._no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1412/req._no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1414/req._no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1422/req._no_9.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1423/req._no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1436/req._no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1437/req._no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1438/req._no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1439/req._no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1458/veto_intergral_aut._lei_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1459/veto_parcial_aut._lei_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1460/veto_parcial_aut._lei_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1485/veto_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1486/veto_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1487/veto_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1488/veto_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1489/veto_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1490/veto_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1491/veto_autog._lei_36.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1492/veto_autog._lei_37.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1504/veto_parcial_autografo_de_lei_no_52.2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1513/veto_autografo_de_lei_no_56.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1515/veto_parcial_autografo_de_lei_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1519/veto_parcial_autografo_de_lei_no_59.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1520/veto_ao_autografo_no_60.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1521/veto_autografo_de_lei_no_62.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1522/veto_ao_autografo_de_lei_no_63.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1537/veto_autografo_de_lei_no_78.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1538/veto_parcial_do_autografo_de_lei_no_82_4.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1539/veto_intergral_do_autografo_de_lei_no_83.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1540/veto_intergral_do_autografo_de_lei_no_83_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1406/denuncia_paulo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1498/denuncia_prefeito.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1395/req._c_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2024/1442/req._no_04.224.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="71.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>