--- v0 (2026-01-29)
+++ v1 (2026-05-06)
@@ -10,1495 +10,1507 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="965" uniqueCount="486">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="973" uniqueCount="490">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOe</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário (Iniciativa do Executivo)</t>
   </si>
   <si>
     <t>Roberson Luiz Moureira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1541/p.l.e_no_01.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1541/p.l.e_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste de vencimentos dos Servidores ativos do Poder Executivo Municipal, altera o valor do auxílio-alimentação e dá outras providências, de autoria do Executivo Municipal;</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1542/p.l.e_no_02.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1542/p.l.e_no_02.2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre Abertura de Crédito Adicional Suplementar Especial ao Orçamento Anual de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1543/p.l.e_no_03.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1543/p.l.e_no_03.2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as fases do procedimento de licitação para a contratação de obras no âmbito dos órgãos da Administração Direta do Poder Executivo Municipal".</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1544/p.l.e_no_04.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1544/p.l.e_no_04.2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização ao Poder Executivo Municipal para renovar parceria na modalidade de Termo de Fomento com a Associação Pestalozzi de Ribas do Rio Pardo, para o ano de 2025, e dá outras providencias".</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1551/projetodelei007_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1551/projetodelei007_2025.pdf</t>
   </si>
   <si>
     <t>- “Dispõe sobre parceria na modalidade de Termo de Fomento com a Organização da Federação de Esporte de Mato Grosso Do Sul – FAMS e dá outras providências”.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1552/projetodelei008_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1552/projetodelei008_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre parceria na modalidade de termo de fomento com as associações de pais e mestres (APMS) das escolas municipais e estaduais para custeio de despesas relacionadas ao desfile comemorativo do aniversário do município e dá outras providências”.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1553/projetodelei009_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1553/projetodelei009_2025.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Municipal nº. 1.385, de 20 de novembro de 2023, que dispõe sobre a regulamentação da premiação das equipes vencedoras dos campeonatos realizados pelo executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1554/projetodelei010_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1554/projetodelei010_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação da seleção e premiação de artistas locais a se apresentarem nas festividades de aniversário de Ribas do Rio Pardo – canta ribas, no dia 20 de março de 2025, e dá outras providências.”</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1555/projetodelei012_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1555/projetodelei012_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a afetação das glebas “a” e “e”, localizadas no Município para a dedicação ao prolongamento da Rua Pernambuco e Avenida Lisboa, e dá outras providências”.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1556/projetodelei013_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1556/projetodelei013_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre instituição do programa cartão cidadania, e dá outras providências”.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1557/projetodelei014_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1557/projetodelei014_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Associação de Pais e Mestres (APM) da Escola Estadual Doutor João Ponce de Arruda, e dá outras providências”.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1558/projetodelei015_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1558/projetodelei015_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Organização Não Governamental “Anjos que Protegem” – ONG de Ribas do Rio Pardo – MS e dá outras providências”.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1559/projetodelei016_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1559/projetodelei016_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Clínica Arco-íris Pestalozzi, de Ribas do Rio Pardo – MS e dá outras providências”.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1560/projetodelei017_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1560/projetodelei017_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Associação Clube de Laço Agro Rio de Ribas do Rio Pardo – MS e dá outras providências”.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1561/projetodelei018_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1561/projetodelei018_2025.pdf</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1562/projetodelei019_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1562/projetodelei019_2025.pdf</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1563/projetodelei020_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1563/projetodelei020_2025.pdf</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1564/projetodelei021_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1564/projetodelei021_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Associação de Pais e Mestres (APM) da Escola Estadual Eduardo Batista Amorim, e dá outras providências”.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1565/projetodelei022_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1565/projetodelei022_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Liga esportiva Municipal Rio-pardense e dá outras providências”.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1566/projetodelei023_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1566/projetodelei023_2025.pdf</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1567/projetodelei024_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1567/projetodelei024_2025.pdf</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1568/projetodelei025_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1568/projetodelei025_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Organização Loja Maçônica Acácia II, de Ribas do Rio Pardo – MS”.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1569/projetodelei026_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1569/projetodelei026_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Liga Esportiva Municipal Rio-pardense e dá outras providências”.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1570/projetodelei027_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1570/projetodelei027_2025.pdf</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1571/projetodelei028_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1571/projetodelei028_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Associação Quarenta Ribas de Futebol Veteranos, de Ribas do Rio Pardo – MS e dá outras providências”.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1572/projetodelei029_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1572/projetodelei029_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Organização Rotary Club, sede de Ribas do Rio Pardo – MS e dá outras providências”.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1573/projetodelei030_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1573/projetodelei030_2025.pdf</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1574/projetodelei031_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1574/projetodelei031_2025.pdf</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1575/projetodelei032_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1575/projetodelei032_2025.pdf</t>
   </si>
   <si>
     <t>Estabelece sobre parceria na modalidade Termo de Fomento com a Entidade Filantrópica Ordem DeMolay Capítulo Otávio Vieira de Lima, nº 417 de Ribas do Rio Pardo –MS e dá outras providências".</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1576/projetodelei033_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1576/projetodelei033_2025.pdf</t>
   </si>
   <si>
     <t>"Estabelece sobre parceria na modalidade Termo de Fomento com a Entidade Filantrópica Ordem DeMolay Capítulo Otávio Vieira de Lima, nº 417 de Ribas do Rio Pardo – MS e dá outras providências".</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1577/projetodelei034_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1577/projetodelei034_2025.pdf</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1578/projetodelei035_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1578/projetodelei035_2025.pdf</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1579/projetodelei036_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1579/projetodelei036_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Associação Clube de Laço Agro-Rio de Ribas do Rio Pardo – MS. e dá outras providências”.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1580/projetodelei037_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1580/projetodelei037_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a organização Centro Espírita André Luiz – CEAL de Ribas do Rio Pardo – MS e dá outras providências”.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1581/projetodelei038_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1581/projetodelei038_2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece sobre parceria na modalidade Termo de Fomento com a Organização da Sociedade Civil – Associação Rede Feminina de combate ao câncer e dá outras providências”.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1582/projetodelei039_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1582/projetodelei039_2025.pdf</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1583/projetodelei040_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1583/projetodelei040_2025.pdf</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1586/projetodelei043_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1586/projetodelei043_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar especial ao orçamento anual de 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1587/projetodelei044_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1587/projetodelei044_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre regulamentação das atribuições da procuradoria jurídica do município, do regime de teletrabalho, e do rateio dos honorários sucumbenciais dos membros da procuradoria jurídica do Município de Ribas do Rio Pardo/MS, e dá outras providências.”</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização do poder executivo municipal para celebrar termo de fomento com a organização da sociedade civil lar do idoso ‘Paulo de Tarso’ e dá outras providências”.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1594/projetodelei047_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1594/projetodelei047_2025.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da lei municipal nº. 1.213, de 01 de julho de 2021, que dispõe sobre o auxílio-alimentação e dá outras providências.”</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1595/projetodelei048_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1595/projetodelei048_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2026, e dá outras providências”.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1597/projetodelei050_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1597/projetodelei050_2025.pdf</t>
   </si>
   <si>
     <t>“Institui como política pública o Programa Educacional de Resistência às Drogas e à Violência — Proerd — no âmbito do Município de Ribas do Rio Pardo/MS, e dá outras providências”.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1598/projetodelei051_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1598/projetodelei051_2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal de Ribas do Rio Pardo, doar imóveis de sua propriedade ao fundo de arrendamento residencial (far), e dá outras providências”.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1599/projetodelei052_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1599/projetodelei052_2025.pdf</t>
   </si>
   <si>
     <t>“Prorroga, até 31 de dezembro de 2025, a vigência do plano municipal de educação, aprovado por meio da lei nº 1.047/2015, de 22 de junho de 2015.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1600/projetodelei053_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1600/projetodelei053_2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Plano Municipal Pela Primeira Infância - PMPI de Ribas do Rio Pardo/MS para o período de 2025/2035, e dá outras providências”.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1606/p.l_no_59.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1606/p.l_no_59.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do Poder Executivo Municipal para celebrar termo de fomento com a associação de dirigentes e pais da Banda Marcial Gilberto Fogaça (ADPBMGF) e dá outras providências.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1608/p.l.e_no_61.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1608/p.l.e_no_61.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece parceria na modalidade termo de fomento com a associação clube de Laço Agro Rio de Ribas do Rio Pardo – MS e_x000D_
 dá outras providências;</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1609/p.l.e_no_62.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1609/p.l.e_no_62.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção do imposto sobre serviços de qualquer natureza (ISSQN) incidente sobre os serviços de construção civil relativos à obra do centro integrado SESI/SENAI no município de Ribas do Rio Pardo/MS e dá outras providências.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1610/p.l.e_no_63.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1610/p.l.e_no_63.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir bem imóvel através de desapropriação amigável e/ou judicial e dá outras providências;</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1611/p.l.e_no_64.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1611/p.l.e_no_64.2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º. Da lei 1.502, de 14 de maio de 2025, e dá outras providências;</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1613/p.l_no_66.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1613/p.l_no_66.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre autorização do Poder Executivo Municipal para celebrar Termo de Fomento com  a Associação de Dirigentes e Pais da Banda Marcial Gilberto Fogaça (ADPBMGF) e dá outras  providências."</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1614/p.l_no_6.7.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1614/p.l_no_6.7.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o poder executivo municipal a adquirir bem imóvel através de desapropriação amigável e/ou judicial e dá outras providências”</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1616/p.l_no_70.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1616/p.l_no_70.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na modalidade de Termo de fomento com a organização da Sociedade Civil Associação Rede Feminina de combate ao câncer e determina outras providências;</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1617/p.l_no_71.2025_compressed.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1617/p.l_no_71.2025_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para transmissão definitiva sob a forma de doação da propriedade das áreas que menciona, em razão do cumprimento de todas as exigências da lei complementar municipal nº. 75, de 21 de maio de 2025 e dá outras providências;</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1623/p.l.e_no_79.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1623/p.l.e_no_79.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre parceria na Modalidade de Termo de Fomento com a Organização da Sociedade Civil Associação de apoio a Pacientes com Câncer Amigos do Chitão e determina outras providências.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1624/p.l_no_80.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1624/p.l_no_80.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar especial ao orçamento anual de 2025 e dá outras providência.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a adquirir bens imóveis através de desapropriação amigável e/ou judicial e dá outras providências</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1628/82_-_pl_082-2025_-_fomento_hospital_evangelico.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1628/82_-_pl_082-2025_-_fomento_hospital_evangelico.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a celebração de parceria,  na modalidade de Termo de Fomento,  entre o Município de Ribas do Rio  Pardo/MS e Organização da Sociedade Civil Assistência Social e Cultural  Evangélica - ASSISTE para execução de  serviços de saúde especializados, e dá  outras providências”</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1629/p.l_no85.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1629/p.l_no85.2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a qualificação, seleção e contratação de pessoas Jurídicas de direito privado, sem fins lucrativos, como Organizações sociais, e dá outras providências”</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1630/p.l_no86.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1630/p.l_no86.2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a extinção do Fundo Municipal de investimento Social - FMIS, criado pela Lei Municipal no 658/2000' e autoriza o remanejamento de recursos nos termos da Lei no 4.32011964, e dá outras providências".</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1631/p.l_no_87.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1631/p.l_no_87.2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Pode Executivo Municipal a adquirir bens imóveis através de desapropriação amigável e/ou judicial parte dos imóveis registrados sob  matrículas nº 21854, 21872, 21873, 23434, e 23435 e dá outras providências".</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1632/p.l_no_88.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1632/p.l_no_88.2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para transmissão definitiva sob a forma de doação da propriedade da área que menciona, em razão do cumprimento de todas as exigências da Lei Complementar Municipal no.75, de 21 de maio de 2025 e dá outras providências"</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1633/p.l.e_no_90.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1633/p.l.e_no_90.2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Auxílio - aluguel destinado às mulheres em situação de vulnerabilidade social e econômica decorrente de violência doméstica e familiar";</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1634/p.l.e_no_91.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1634/p.l.e_no_91.2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição do plantio, comércio, transporte e produção da espécie exótica Murta (Murraya paniculata), institui Áreas de Proteção Fitossanitária para a defesa da citricultura, estabelece restrições ao plantio e manutenção de citros e outras plantas hospedeiras no município de Ribas do Rio Pardo/MS, e dá outras providências".</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1640/p.l.e_no_94.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1640/p.l.e_no_94.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a abertura de Crédito Adicional Especial ao Orçamento do exercício de 2025 e dá outras providências”</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a adquirir bem imóvel através de desapropriação amigável e/ou judicial de parte do imóvel registrado sob matrícula nº 15783, e dá outras providências”</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1644/p.le_no_99.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1644/p.le_no_99.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a nominar logradouros públicos (ruas), no Loteamento Engenho Novo, com os nomes que menciona, e dá outras providências”.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1649/p.l.e_no_100.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1649/p.l.e_no_100.2025.pdf</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do município de Ribas do Rio Pardo/MS, para o exercício financeiro de 2026, e dá outras providências”</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1647/p.l.e_no_101.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1647/p.l.e_no_101.2025.pdf</t>
   </si>
   <si>
     <t>“Estabelece parceria na modalidade Termo de Fomento com a Federação de Atletismo de Mato Grosso do Sul – FAMS – e dá outras providências”</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1650/p.l.e_no_102.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1650/p.l.e_no_102.2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Plano Plurianual – PPA do Município Ribas do Rio Pardo/MS, para o quadriênio 2026-2029, e dá outras providências”.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1654/p.l.e_no106.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1654/p.l.e_no106.2025.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a adquirir os imóveis registrados sob matrículas nº 6871 e 6872 através de desapropriação amigável e/ou judicial e dá outras providências”</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1656/p.l.e_no_108.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1656/p.l.e_no_108.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de Crédito Adicional Suplementar Especial ao Orçamento Anual de 2025 e dá outras providências”.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1658/p.l.e_no_110.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1658/p.l.e_no_110.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a adquirir bens imóveis através de desapropriação amigável e/ou judicial parte dos imóveis registrados sob matrículas nº 26027, 26029, 26031, e 26033, e dá outras providências</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1659/p.l.e_no_111.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1659/p.l.e_no_111.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar Parceria Público-Privada (PPP), na modalidade de concessão administrativa e mediante prévia licitação, destinada à prestação dos serviços públicos de limpeza urbana e manejo de resíduos sólidos no Município de Ribas do Rio Pardo/MS, vincula recursos para constituição de mecanismos de pagamento e garantia pública, e dá outras providências</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1660/p.l.e_no_112.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1660/p.l.e_no_112.2025.pdf</t>
   </si>
   <si>
     <t>Institui o “Prêmio Escola Destaque” no âmbito da Rede Municipal de Ensino de Ribas do Rio Pardo e dá outras providências;</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1661/p.l.e_no_113.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1661/p.l.e_no_113.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece parceria na modalidade Termo de Fomento com a Organização da Sociedade Civil Lar do Idoso “Casa Lar Missionário Coração de Deus e dá outras providências;</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1662/p.l.e_no_114.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1662/p.l.e_no_114.2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º, inciso III e inciso V da Lei Municipal nº. 1.531, de 28 de agosto de 2025 e dá outras providências;</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1665/p.l.e_no_115.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1665/p.l.e_no_115.2025.pdf</t>
   </si>
   <si>
     <t>Estabelece parceria na modalidade Termo de Fomento com a ORGANIZAÇÃO NÃO GOVERNAMENTAL “ANJOS QUE PROTEGEM” e dá outras providências.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1667/p.l.e_no_116.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1667/p.l.e_no_116.2025.pdf</t>
   </si>
   <si>
     <t>Inclui o Inciso V no Artigo 20 Lei Municipal n. 686/2001, de 04 de outubro de 2001, e dá outras providências.</t>
   </si>
   <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1669/p.l.e_no_117.2025.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece parceria na modalidade Termo de Fomento com o Sindicato Rural de Ribas do Rio Pardo – MS e dá outras providências.</t>
+  </si>
+  <si>
     <t>1548</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLOl</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (iniciativa do Leg)</t>
   </si>
   <si>
     <t>Lucy Duarte</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1548/projetodelei005_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1548/projetodelei005_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da criação, manejo e exposição de aves da Raça Mura, no âmbito do município de Ribas do Rio Pardo/MS, capítulo I das Diretrizes da Política de Proteção, Criação e Manejo.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Lucy Duarte, Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1549/projetodelei006_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1549/projetodelei006_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do auxílio financeiro aos atletas na modalidade de montaria (peão de rodeio) que representam o município de Ribas do Rio Pardo/MS.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Policial Christoffer, Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1584/projetodelei041_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1584/projetodelei041_2025.pdf</t>
   </si>
   <si>
     <t>"Institui o programa municipal de enfrentamento ao Feminicídio".</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1589/projetodelei042_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1589/projetodelei042_2025.pdf</t>
   </si>
   <si>
     <t>Declara a cultura evangélica como patrimônio imaterial e cultural do município de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>Policial Christoffer</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1593/projetodelei046_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1593/projetodelei046_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Equoterapia em Ribas do Rio Pardo - MS</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Jaqueline Arimura</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1596/projetodelei049_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1596/projetodelei049_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de percentual de moradias populares para mulheres vítimas de violência doméstica e tentativa de feminicídio no âmbito do município de Ribas do Rio Pardo-MS.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Anderson</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1601/projetodelei054_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1601/projetodelei054_2025.pdf</t>
   </si>
   <si>
     <t>Estabelecem diretrizes para o estímulo da atividade de podólogo, e institui o programa municipal de cuidado da saúde dos pés na rede municipal de saúde do Município de Ribas do Rio Pardo-MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Missionária Rose Pereira</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1602/projetodelei055_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1602/projetodelei055_2025.pdf</t>
   </si>
   <si>
     <t>Institui o “Maio Amarelo” no calendário de  eventos do Município de Ribas do Rio Pardo – MS.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1603/projetodelei056_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1603/projetodelei056_2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a organização não governamental Anjos que protegem – ONG.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1607/p.l._no_60.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1607/p.l._no_60.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de matrícula para alunos com Transtorno do Espectro Autista (TEA) em escolas municipais próximas à sua residência ou ao local de trabalho de seus responsáveis no município de Ribas do Rio Pardo MS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1612/p.l.e_no_65.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1612/p.l.e_no_65.2025.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal de Desenvolvimento e Futuro Sustentável” no calendário oficial de eventos do município de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1615/p.l_no_69.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1615/p.l_no_69.2025.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal o mês “Junho Vermelho”, dedicado à campanha de incentivo a doação de sangue.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1618/p.l_no_73.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1618/p.l_no_73.2025.pdf</t>
   </si>
   <si>
     <t>“Altera o quadro de cargos de provimento em comissão, Grupo-I direção superior do Anexo II da lei 1123 de 16 de abril de 2019, e dá outras providências”;</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Jeová do Banco, José Heleriano, Tânia</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1619/p.l_no_75.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1619/p.l_no_75.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de auxílio funeral, à pessoa ou família com impossibilidade de arcar por conta própria com as despesas de funeral de familiares.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Prof Lucas Lopes</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1620/p.l.l_no_76.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1620/p.l.l_no_76.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza, no âmbito do Município de Ribas do Rio Pardo, pessoas com transtorno do Espectro Autista (TEA) portarem alimentos para consumo próprio, bem como utensílios e objetos de uso pessoal, nos estabelecimentos comerciais de acesso ao público, escolas, restaurantes, bares, bem como em qualquer local público ou privado.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Sargento Nei</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1621/p.l.l_no_77.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1621/p.l.l_no_77.2025.pdf</t>
   </si>
   <si>
     <t>Programa municipal de reforço escolar no contraturno, em Ensino Fundamental da Rede Pública de Ribas do Rio Pardo – MS.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1622/p.l.l_no_78.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1622/p.l.l_no_78.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nulidade da nomeação ou contratação, para cargos e empregos públicos, de pessoas condenadas por crimes sexuais contra crianças e adolescentes, no âmbito do município de Ribas do Rio Pardo - MS.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1627/projeto_de_lei_no_084_2025_anderson.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1627/projeto_de_lei_no_084_2025_anderson.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento do  Incentivo Financeiro Adicional  (IFA) aos Agentes Comunitários  de Saúde (ACS) e Agentes de  Endemias (AE), e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1635/p.l.l_no_89.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1635/p.l.l_no_89.2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa “Tem Saída” destinado ao apoio às mulheres em situação de violência doméstica e familiar, no âmbito do município de Ribas do Rio Pardo/MS, e outras providências.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Dione Tavares, Jeová do Banco, José Heleriano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1636/p.l.l_no_92.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1636/p.l.l_no_92.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição das sirenes eletrônicas de alta intensidade em escolas municipais por sinais sonoros ou musicais adequados aos estudantes com deficiência e transtorno do espectro autista – TEA, no município de Ribas do Rio Pardo - MS, e dá outras providências.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1637/p.l.l_no_93.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1637/p.l.l_no_93.2025.pdf</t>
   </si>
   <si>
     <t>A criação da denominação a casa de velório municipal de Ribas do Rio Pardo-MS, para o nome de casa de velório municipal Paulo Henrique Pereira da Silva.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Policial Christoffer, Sargento Nei</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1642/p.l.e_no_97.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1642/p.l.e_no_97.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o prefeito municipal de Ribas do Rio Pardo a realizar reforma administrativa para criação e implantação da Guarda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1643/p.l.l_no_98.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1643/p.l.l_no_98.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a guarda responsável de cães e Gatos e sobre a prevenção de maus-tratos no Município de Ribas do Rio Pardo/MS e dá outras Providências</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1651/p.l.l_no_103.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1651/p.l.l_no_103.2025.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Municipal de Promoção à Saúde Mental de Ribas do Rio Pardo - MS”;</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1652/p.l.l_no_104.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1652/p.l.l_no_104.2025.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes, estratégias e ações para o programa de atenção e orientação às mães atípicas “Cuidando de quem Cuida”</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>José Heleriano</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1653/p.l.l_no_105.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1653/p.l.l_no_105.2025.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos à Lei Complementar nº 976, de 26 de dezembro de 2011, e dá outras providências</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1655/p.l.l._no_107.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1655/p.l.l._no_107.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Ribas do Rio Pardo/MS a deflagrar procedimento para revisão, aferição de impacto e eventuais ajustes orçamentários nas vantagens previstas aos Conselheiros Tutelares, nos termos do artigo 67 da Lei Municipal nº 1.051.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1657/p.l.l_no_109.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1657/p.l.l_no_109.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar na  tubulação do sistema de abastecimento de água e dá outras providências;</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1585/projetodedecretolegislativo001_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1585/projetodedecretolegislativo001_2025.pdf</t>
   </si>
   <si>
     <t>"Concede Título de Cidadão Honorário Riopardense conforme específica no texto desde Projeto de Decreto Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1645/p.d.l_no_2.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1645/p.d.l_no_2.2025.pdf</t>
   </si>
   <si>
     <t>“Concede licença ao Prefeito Municipal para se ausentar do Território Nacional e dá outras providências”.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>PLCe</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar (iniciativa Exec.)</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1545/p.l.c.e_no_01.2025_no.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1545/p.l.c.e_no_01.2025_no.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Regulariza Ribas do Rio Pardo, para pagamento de débitos tributários e não tributários nas modalidades previstas, e dá outras providências".</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1546/p.l.c.e_no_02.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1546/p.l.c.e_no_02.2025.pdf</t>
   </si>
   <si>
     <t>"Altera e inclui dispositivos na Lei Complementar de n.º 006/2010 e dá outras providências".</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1550/projetodeleicomplementar003_2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1550/projetodeleicomplementar003_2025.pdf</t>
   </si>
   <si>
     <t>“Concede Isenção Tributária aos beneficiários dos programas de habitação de interesse social custeados pelas fontes de recursos indicadas o Art. 6º, Incisos I A IV, da Lei Federal Nº 14.620 de 13 de julho de 2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1592/projetodeleicomplementar006_2025_1.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1592/projetodeleicomplementar006_2025_1.pdf</t>
   </si>
   <si>
     <t>“Altera a lei complementar nº. 11/2014, de 16 de setembro de 2014, lei complementar nº. 15/2014, de 17 de dezembro de 2014 e lei Municipal nº. 976/2011, de 26 de dezembro de 2.011, amplia vagas e dá outras providências”.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1591/projetodeleicomplementar007_2025_1.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1591/projetodeleicomplementar007_2025_1.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivos para o desenvolvimento econômico e social do município de Ribas do Rio Pardo/MS - Proderp e dá outras providências.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1663/lei_complementar_no_8.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1663/lei_complementar_no_8.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o desconto para o pagamento, em parcela única, do crédito tributário relativo ao Imposto Sobre Transmissão de Bens Imóveis (ITBI), sobre determinadas transferências patrimoniais e dá outras providências”, e dá outras providências;</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1664/p.l.c_no_9.2025.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1664/p.l.c_no_9.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa do Poder Executivo do Município de Ribas do Rio Pardo, Estado de Mato Grosso do Sul e dá outras providências;</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema tributário municipal e as normas gerais de direito tributário aplicáveis ao município de Ribas do Rio Pardo/MS, aprova o código tributário e dá outras providências.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1547/projeto_de_resolucao_n_01.2025_-_codigo_de_etica__-_correcao.pdf</t>
+    <t>http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1547/projeto_de_resolucao_n_01.2025_-_codigo_de_etica__-_correcao.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 075, de 12 de maio de 2022, sobre a criação do Código de Ética parlamentar da Câmara Municipal de Ribas do Rio Pardo, da Corregedoria da Câmara de Vereadores de Ribas do Rio Pardo e da Constituição da Comissão de Ética, de autoria da Mesa Diretora;</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>No uso das atribuições que me são conferidas pelo artigo 62, §1º da lei orgânica municipal, comunico a esta casa legislativa que, após análise do autógrafo de lei nº 056/2025, de 11/06/2025, aprovado pela câmara municipal e que ora me é submetido à sanção, decido vetar o projeto de lei nº 049/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1817,67 +1829,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1541/p.l.e_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1542/p.l.e_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1543/p.l.e_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1544/p.l.e_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1551/projetodelei007_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1552/projetodelei008_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1553/projetodelei009_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1554/projetodelei010_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1555/projetodelei012_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1556/projetodelei013_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1557/projetodelei014_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1558/projetodelei015_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1559/projetodelei016_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1560/projetodelei017_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1561/projetodelei018_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1562/projetodelei019_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1563/projetodelei020_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1564/projetodelei021_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1565/projetodelei022_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1566/projetodelei023_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1567/projetodelei024_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1568/projetodelei025_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1569/projetodelei026_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1570/projetodelei027_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1571/projetodelei028_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1572/projetodelei029_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1573/projetodelei030_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1574/projetodelei031_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1575/projetodelei032_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1576/projetodelei033_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1577/projetodelei034_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1578/projetodelei035_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1579/projetodelei036_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1580/projetodelei037_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1581/projetodelei038_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1582/projetodelei039_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1583/projetodelei040_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1586/projetodelei043_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1587/projetodelei044_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1594/projetodelei047_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1595/projetodelei048_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1597/projetodelei050_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1598/projetodelei051_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1599/projetodelei052_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1600/projetodelei053_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1606/p.l_no_59.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1608/p.l.e_no_61.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1609/p.l.e_no_62.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1610/p.l.e_no_63.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1611/p.l.e_no_64.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1613/p.l_no_66.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1614/p.l_no_6.7.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1616/p.l_no_70.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1617/p.l_no_71.2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1623/p.l.e_no_79.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1624/p.l_no_80.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1628/82_-_pl_082-2025_-_fomento_hospital_evangelico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1629/p.l_no85.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1630/p.l_no86.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1631/p.l_no_87.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1632/p.l_no_88.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1633/p.l.e_no_90.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1634/p.l.e_no_91.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1640/p.l.e_no_94.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1644/p.le_no_99.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1649/p.l.e_no_100.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1647/p.l.e_no_101.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1650/p.l.e_no_102.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1654/p.l.e_no106.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1656/p.l.e_no_108.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1658/p.l.e_no_110.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1659/p.l.e_no_111.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1660/p.l.e_no_112.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1661/p.l.e_no_113.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1662/p.l.e_no_114.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1665/p.l.e_no_115.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1667/p.l.e_no_116.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1548/projetodelei005_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1549/projetodelei006_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1584/projetodelei041_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1589/projetodelei042_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1593/projetodelei046_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1596/projetodelei049_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1601/projetodelei054_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1602/projetodelei055_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1603/projetodelei056_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1607/p.l._no_60.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1612/p.l.e_no_65.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1615/p.l_no_69.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1618/p.l_no_73.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1619/p.l_no_75.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1620/p.l.l_no_76.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1621/p.l.l_no_77.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1622/p.l.l_no_78.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1627/projeto_de_lei_no_084_2025_anderson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1635/p.l.l_no_89.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1636/p.l.l_no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1637/p.l.l_no_93.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1642/p.l.e_no_97.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1643/p.l.l_no_98.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1651/p.l.l_no_103.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1652/p.l.l_no_104.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1653/p.l.l_no_105.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1655/p.l.l._no_107.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1657/p.l.l_no_109.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1585/projetodedecretolegislativo001_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1645/p.d.l_no_2.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1545/p.l.c.e_no_01.2025_no.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1546/p.l.c.e_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1550/projetodeleicomplementar003_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1592/projetodeleicomplementar006_2025_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1591/projetodeleicomplementar007_2025_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1663/lei_complementar_no_8.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1664/p.l.c_no_9.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1547/projeto_de_resolucao_n_01.2025_-_codigo_de_etica__-_correcao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1541/p.l.e_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1542/p.l.e_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1543/p.l.e_no_03.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1544/p.l.e_no_04.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1551/projetodelei007_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1552/projetodelei008_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1553/projetodelei009_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1554/projetodelei010_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1555/projetodelei012_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1556/projetodelei013_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1557/projetodelei014_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1558/projetodelei015_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1559/projetodelei016_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1560/projetodelei017_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1561/projetodelei018_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1562/projetodelei019_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1563/projetodelei020_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1564/projetodelei021_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1565/projetodelei022_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1566/projetodelei023_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1567/projetodelei024_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1568/projetodelei025_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1569/projetodelei026_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1570/projetodelei027_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1571/projetodelei028_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1572/projetodelei029_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1573/projetodelei030_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1574/projetodelei031_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1575/projetodelei032_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1576/projetodelei033_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1577/projetodelei034_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1578/projetodelei035_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1579/projetodelei036_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1580/projetodelei037_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1581/projetodelei038_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1582/projetodelei039_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1583/projetodelei040_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1586/projetodelei043_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1587/projetodelei044_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1594/projetodelei047_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1595/projetodelei048_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1597/projetodelei050_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1598/projetodelei051_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1599/projetodelei052_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1600/projetodelei053_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1606/p.l_no_59.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1608/p.l.e_no_61.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1609/p.l.e_no_62.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1610/p.l.e_no_63.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1611/p.l.e_no_64.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1613/p.l_no_66.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1614/p.l_no_6.7.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1616/p.l_no_70.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1617/p.l_no_71.2025_compressed.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1623/p.l.e_no_79.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1624/p.l_no_80.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1628/82_-_pl_082-2025_-_fomento_hospital_evangelico.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1629/p.l_no85.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1630/p.l_no86.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1631/p.l_no_87.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1632/p.l_no_88.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1633/p.l.e_no_90.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1634/p.l.e_no_91.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1640/p.l.e_no_94.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1644/p.le_no_99.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1649/p.l.e_no_100.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1647/p.l.e_no_101.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1650/p.l.e_no_102.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1654/p.l.e_no106.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1656/p.l.e_no_108.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1658/p.l.e_no_110.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1659/p.l.e_no_111.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1660/p.l.e_no_112.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1661/p.l.e_no_113.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1662/p.l.e_no_114.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1665/p.l.e_no_115.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1667/p.l.e_no_116.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1669/p.l.e_no_117.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1548/projetodelei005_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1549/projetodelei006_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1584/projetodelei041_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1589/projetodelei042_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1593/projetodelei046_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1596/projetodelei049_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1601/projetodelei054_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1602/projetodelei055_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1603/projetodelei056_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1607/p.l._no_60.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1612/p.l.e_no_65.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1615/p.l_no_69.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1618/p.l_no_73.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1619/p.l_no_75.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1620/p.l.l_no_76.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1621/p.l.l_no_77.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1622/p.l.l_no_78.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1627/projeto_de_lei_no_084_2025_anderson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1635/p.l.l_no_89.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1636/p.l.l_no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1637/p.l.l_no_93.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1642/p.l.e_no_97.2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1643/p.l.l_no_98.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1651/p.l.l_no_103.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1652/p.l.l_no_104.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1653/p.l.l_no_105.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1655/p.l.l._no_107.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1657/p.l.l_no_109.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1585/projetodedecretolegislativo001_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1645/p.d.l_no_2.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1545/p.l.c.e_no_01.2025_no.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1546/p.l.c.e_no_02.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1550/projetodeleicomplementar003_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1592/projetodeleicomplementar006_2025_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1591/projetodeleicomplementar007_2025_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1663/lei_complementar_no_8.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1664/p.l.c_no_9.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/sapl/public/materialegislativa/2025/1547/projeto_de_resolucao_n_01.2025_-_codigo_de_etica__-_correcao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ribasdoriopardo.ms.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H121"/>
+  <dimension ref="A1:H122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3954,1068 +3966,1094 @@
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>316</v>
       </c>
       <c r="H81" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>318</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>319</v>
       </c>
       <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="E82" t="s">
+      <c r="H82" t="s">
         <v>321</v>
-      </c>
-[...7 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>322</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>323</v>
+      </c>
+      <c r="D83" t="s">
+        <v>324</v>
+      </c>
+      <c r="E83" t="s">
         <v>325</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="F83" t="s">
         <v>326</v>
       </c>
-      <c r="D83" t="s">
-[...5 lines deleted...]
-      <c r="F83" t="s">
+      <c r="G83" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>329</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
         <v>330</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
+        <v>324</v>
+      </c>
+      <c r="E84" t="s">
+        <v>325</v>
+      </c>
+      <c r="F84" t="s">
         <v>331</v>
       </c>
-      <c r="D84" t="s">
-[...5 lines deleted...]
-      <c r="F84" t="s">
+      <c r="G84" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>334</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>335</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>324</v>
+      </c>
+      <c r="E85" t="s">
+        <v>325</v>
+      </c>
+      <c r="F85" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>337</v>
       </c>
       <c r="H85" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>339</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>149</v>
+        <v>340</v>
       </c>
       <c r="D86" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E86" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F86" t="s">
-        <v>340</v>
+        <v>13</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>341</v>
       </c>
       <c r="H86" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>343</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
+        <v>149</v>
+      </c>
+      <c r="D87" t="s">
+        <v>324</v>
+      </c>
+      <c r="E87" t="s">
+        <v>325</v>
+      </c>
+      <c r="F87" t="s">
         <v>344</v>
       </c>
-      <c r="D87" t="s">
-[...5 lines deleted...]
-      <c r="F87" t="s">
+      <c r="G87" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="G87" s="1" t="s">
+      <c r="H87" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>347</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>348</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
+        <v>324</v>
+      </c>
+      <c r="E88" t="s">
+        <v>325</v>
+      </c>
+      <c r="F88" t="s">
         <v>349</v>
       </c>
-      <c r="D88" t="s">
-[...5 lines deleted...]
-      <c r="F88" t="s">
+      <c r="G88" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>353</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
+        <v>324</v>
+      </c>
+      <c r="E89" t="s">
+        <v>325</v>
+      </c>
+      <c r="F89" t="s">
         <v>354</v>
       </c>
-      <c r="D89" t="s">
-[...5 lines deleted...]
-      <c r="F89" t="s">
+      <c r="G89" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="G89" s="1" t="s">
+      <c r="H89" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>357</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>358</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
+        <v>324</v>
+      </c>
+      <c r="E90" t="s">
+        <v>325</v>
+      </c>
+      <c r="F90" t="s">
         <v>359</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>360</v>
       </c>
       <c r="H90" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>362</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>363</v>
       </c>
       <c r="D91" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E91" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F91" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>364</v>
       </c>
       <c r="H91" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>366</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>367</v>
       </c>
       <c r="D92" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E92" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F92" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>368</v>
       </c>
       <c r="H92" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>370</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>371</v>
       </c>
       <c r="D93" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E93" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F93" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>372</v>
       </c>
       <c r="H93" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>374</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>375</v>
       </c>
       <c r="D94" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E94" t="s">
-        <v>321</v>
+        <v>325</v>
+      </c>
+      <c r="F94" t="s">
+        <v>354</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>376</v>
       </c>
       <c r="H94" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>378</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>379</v>
       </c>
       <c r="D95" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E95" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="F95" t="s">
+        <v>325</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>380</v>
       </c>
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>382</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>383</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
+        <v>324</v>
+      </c>
+      <c r="E96" t="s">
+        <v>325</v>
+      </c>
+      <c r="F96" t="s">
         <v>384</v>
       </c>
-      <c r="D96" t="s">
-[...5 lines deleted...]
-      <c r="F96" t="s">
+      <c r="G96" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>388</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
+        <v>324</v>
+      </c>
+      <c r="E97" t="s">
+        <v>325</v>
+      </c>
+      <c r="F97" t="s">
         <v>389</v>
       </c>
-      <c r="D97" t="s">
-[...5 lines deleted...]
-      <c r="F97" t="s">
+      <c r="G97" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="G97" s="1" t="s">
+      <c r="H97" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>392</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>393</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>324</v>
+      </c>
+      <c r="E98" t="s">
+        <v>325</v>
+      </c>
+      <c r="F98" t="s">
         <v>394</v>
-      </c>
-[...7 lines deleted...]
-        <v>390</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>395</v>
       </c>
       <c r="H98" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
         <v>397</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>398</v>
       </c>
       <c r="D99" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E99" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F99" t="s">
-        <v>350</v>
+        <v>394</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>399</v>
       </c>
       <c r="H99" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>401</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>402</v>
       </c>
       <c r="D100" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E100" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F100" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>403</v>
       </c>
       <c r="H100" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>405</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>406</v>
       </c>
       <c r="D101" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E101" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F101" t="s">
+        <v>344</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="G101" s="1" t="s">
+      <c r="H101" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>409</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>410</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>324</v>
+      </c>
+      <c r="E102" t="s">
+        <v>325</v>
+      </c>
+      <c r="F102" t="s">
         <v>411</v>
-      </c>
-[...7 lines deleted...]
-        <v>355</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>412</v>
       </c>
       <c r="H102" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>414</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>415</v>
       </c>
       <c r="D103" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E103" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F103" t="s">
+        <v>359</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>418</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>419</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
+        <v>324</v>
+      </c>
+      <c r="E104" t="s">
+        <v>325</v>
+      </c>
+      <c r="F104" t="s">
         <v>420</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>421</v>
       </c>
       <c r="H104" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>423</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>424</v>
       </c>
       <c r="D105" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E105" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F105" t="s">
-        <v>340</v>
+        <v>389</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H105" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>427</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>428</v>
       </c>
       <c r="D106" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E106" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F106" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>429</v>
       </c>
       <c r="H106" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>431</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>432</v>
       </c>
       <c r="D107" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E107" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F107" t="s">
+        <v>344</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>435</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
         <v>436</v>
       </c>
-      <c r="B108" t="s">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
+        <v>324</v>
+      </c>
+      <c r="E108" t="s">
+        <v>325</v>
+      </c>
+      <c r="F108" t="s">
         <v>437</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>438</v>
       </c>
       <c r="H108" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>440</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>441</v>
       </c>
       <c r="D109" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="E109" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F109" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>442</v>
       </c>
       <c r="H109" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>444</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>10</v>
+        <v>445</v>
       </c>
       <c r="D110" t="s">
-        <v>445</v>
+        <v>324</v>
       </c>
       <c r="E110" t="s">
+        <v>325</v>
+      </c>
+      <c r="F110" t="s">
+        <v>354</v>
+      </c>
+      <c r="G110" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="G110" s="1" t="s">
+      <c r="H110" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>448</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" t="s">
         <v>449</v>
       </c>
-      <c r="B111" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E111" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>450</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H111" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D112" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E112" t="s">
+        <v>450</v>
+      </c>
+      <c r="F112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="F112" t="s">
-[...2 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>456</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
         <v>457</v>
       </c>
-      <c r="B113" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E113" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="H113" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D114" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E114" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="F114" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="H114" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>326</v>
+        <v>21</v>
       </c>
       <c r="D115" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E115" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="H115" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>29</v>
+        <v>330</v>
       </c>
       <c r="D116" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E116" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="F116" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="H116" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D117" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E117" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H117" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D118" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E118" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="F118" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H118" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D119" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E119" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="F119" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>158</v>
+        <v>477</v>
       </c>
       <c r="H119" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>10</v>
+        <v>41</v>
       </c>
       <c r="D120" t="s">
-        <v>478</v>
+        <v>457</v>
       </c>
       <c r="E120" t="s">
-        <v>479</v>
+        <v>458</v>
+      </c>
+      <c r="F120" t="s">
+        <v>13</v>
       </c>
       <c r="G120" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H120" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
+        <v>482</v>
+      </c>
+      <c r="E121" t="s">
         <v>483</v>
       </c>
-      <c r="E121" t="s">
+      <c r="G121" s="1" t="s">
         <v>484</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="H121" t="s">
         <v>485</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>486</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" t="s">
+        <v>487</v>
+      </c>
+      <c r="E122" t="s">
+        <v>488</v>
+      </c>
+      <c r="F122" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H122" t="s">
+        <v>489</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5096,50 +5134,51 @@
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>